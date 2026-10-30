--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -50,51 +50,51 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>00001476</t>
   </si>
   <si>
     <t>jambon cuit supérieur AC 3 noix (noix-sous-noix et patissière)</t>
   </si>
   <si>
     <t>Jambons</t>
   </si>
   <si>
     <t>pc</t>
   </si>
@@ -603,50 +603,53 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -999,50 +1002,53 @@
         <f>E17*5.8034820893</f>
         <v>0.003053</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="10">
         <v>45</v>
       </c>
       <c r="G18" s="11">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>46</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>47</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>48</v>
@@ -1362,50 +1368,53 @@
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>94</v>
       </c>
       <c r="B19">
         <v>4</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s" s="12">
         <v>100</v>
       </c>
       <c r="E19" t="s" s="12"/>
       <c r="F19" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>102</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>103</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>104</v>
       </c>
@@ -1725,50 +1734,53 @@
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>124</v>
       </c>
       <c r="C19" t="s">
         <v>108</v>
       </c>
       <c r="D19" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E19" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D54"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>125</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"FER-PARISIEN · BOU.SNACKING · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-PARISIEN · BOU.SNACKING · référence : 0,9 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -2325,51 +2337,51 @@
       <c r="A52" t="s" s="15">
         <v>133</v>
       </c>
       <c r="B52" t="str" s="12">
         <f>Procedure!D19</f>
         <v>Réfrigérer avant utilisation.</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54">
       <c r="A54" t="s" s="17">
         <v>142</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="31">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B43:D43"/>