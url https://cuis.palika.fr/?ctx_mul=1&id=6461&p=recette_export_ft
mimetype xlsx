--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -50,135 +50,135 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>CONS-CORNICHON</t>
   </si>
   <si>
     <t>Cornichons fins au vinaigre bocal</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
+    <t>CAROTTE-RAPEE</t>
+  </si>
+  <si>
+    <t>Carotte râpée fraîche — à réactualiser</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>EMMENTAL-RAPE</t>
+  </si>
+  <si>
+    <t>Emmental râpé — à réactualiser</t>
+  </si>
+  <si>
+    <t>GRAINES-GERMEES</t>
+  </si>
+  <si>
+    <t>Graines germées — à réactualiser</t>
+  </si>
+  <si>
+    <t>VINAIGRE-CIDRE</t>
+  </si>
+  <si>
+    <t>Vinaigre de cidre — à réactualiser</t>
+  </si>
+  <si>
+    <t>FAR-TRAD</t>
+  </si>
+  <si>
+    <t>Farine de tradition française T65</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>HUI-PEPINS</t>
+  </si>
+  <si>
+    <t>Huile de pépins de raisin</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>HUI-SESAME</t>
+  </si>
+  <si>
+    <t>Huile de sésame grillée</t>
+  </si>
+  <si>
     <t>00001633</t>
   </si>
   <si>
     <t>semoule couscous moyen</t>
   </si>
   <si>
-    <t>Épicerie salée</t>
+    <t>Céréales et légumineuses sèches</t>
   </si>
   <si>
     <t>pc</t>
-  </si>
-[...49 lines deleted...]
-    <t>Huile de sésame grillée</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
@@ -420,50 +420,53 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -571,295 +574,298 @@
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>0.15</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="8">
         <f>E8*3.8</f>
         <v>0.57</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="9">
+      <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.05</v>
+        <v>0.4</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.05</v>
+        <v>0.4</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*2.5</f>
+        <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D10" s="4">
         <v>0.4</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.4</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*2.5</f>
-        <v>1</v>
+        <f>E10*7.7</f>
+        <v>3.08</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D11" s="4">
-        <v>0.4</v>
+        <v>0.05</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.4</v>
+        <v>0.05</v>
       </c>
       <c r="F11" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*7.5</f>
-        <v>3</v>
+        <f>E11*9</f>
+        <v>0.45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D12" s="4">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="F12" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*9</f>
-        <v>0.45</v>
+        <f>E12*3</f>
+        <v>0.06</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" t="s">
         <v>30</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="4">
-        <v>0.02</v>
+        <v>0.5</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.02</v>
+        <v>0.5</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*3</f>
-        <v>0.06</v>
+        <f>E13*0.82</f>
+        <v>0.41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
         <v>32</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>33</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="4">
-        <v>0.5</v>
+        <v>0.075</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.5</v>
+        <v>0.075</v>
       </c>
       <c r="F14" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*0.82</f>
-        <v>0.41</v>
+        <f>E14*4.2</f>
+        <v>0.315</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" t="s">
         <v>35</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D15" s="4">
-        <v>0.075</v>
+        <v>0.02</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.075</v>
+        <v>0.02</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*4.2</f>
-        <v>0.315</v>
+        <f>E15*9.8</f>
+        <v>0.196</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s">
+      <c r="A16" t="s" s="9">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" t="s">
         <v>38</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="4">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G16" s="8">
-        <f>E16*9.8</f>
-        <v>0.196</v>
+        <f>E16*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17" t="s">
         <v>41</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="4">
         <v>0.009</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.009</v>
       </c>
       <c r="F17" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="8">
         <f>E17*0.35</f>
         <v>0.00315</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="10">
         <v>43</v>
       </c>
       <c r="G18" s="11">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>44</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>45</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>46</v>
@@ -927,50 +933,53 @@
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>50</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>59</v>
       </c>
       <c r="D5" t="s" s="12">
         <v>60</v>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>61</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>62</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>63</v>
       </c>
@@ -1182,50 +1191,53 @@
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>77</v>
       </c>
       <c r="C13" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="E13" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>78</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"FER-WRAP · BOU.SNACKING · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-WRAP · BOU.SNACKING · référence : 0,945 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1235,291 +1247,291 @@
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
         <v>79</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
         <v>80</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[MÉLANGER] "&amp;Procedure!D2</f>
         <v>[MÉLANGER] Mélangez tout lent jusqu'à homogène. Divisez en 20 boules, farinez, filmez, reposez au réfrigérateur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>Farine de tradition française T65</v>
       </c>
       <c r="C6" s="6">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>0.5</v>
       </c>
       <c r="D6" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B16</f>
         <v>semoule couscous moyen</v>
       </c>
       <c r="C7" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E16</f>
         <v>0.05</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B7</f>
         <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C8" s="6">
         <f>Besoins!E7</f>
         <v>0.32</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>Huile de pépins de raisin</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>0.075</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B17</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E17</f>
         <v>0.009</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="15">
         <v>81</v>
       </c>
       <c r="B11" t="str" s="12">
         <f>"[ÉTENDRE] "&amp;Procedure!D3</f>
         <v>[ÉTENDRE] Farine et semoule, étalez très fin en disques.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>Farine de tradition française T65</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>0.5</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B16</f>
         <v>semoule couscous moyen</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E16</f>
         <v>0.05</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="15">
         <v>82</v>
       </c>
       <c r="B14" t="str" s="12">
         <f>"[POÊLER] "&amp;Procedure!D4</f>
         <v>[POÊLER] Poêle très chaude légèrement huilée, retirez dès coloration, empilez sous torchon humide.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
         <v>83</v>
       </c>
       <c r="B15" t="str" s="12">
         <f>"[CORNER] "&amp;Procedure!D5</f>
         <v>[CORNER] Carottes/huile/vinaigre/graines germées, cornichons en lamelles. Réchauffez les wraps, garnissez de fromage, carottes, cornichons, roulez, coupez en deux.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Carotte râpée fraîche — à réactualiser</v>
       </c>
       <c r="C16" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.4</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Huile de sésame grillée</v>
       </c>
       <c r="C17" s="6">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>0.02</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>lt</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Vinaigre de cidre — à réactualiser</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.02</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Graines germées — à réactualiser</v>
       </c>
       <c r="C19" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.05</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B8</f>
         <v>Cornichons fins au vinaigre bocal</v>
       </c>
       <c r="C20" s="6">
         <f>Besoins!E8</f>
         <v>0.15</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Emmental râpé — à réactualiser</v>
       </c>
       <c r="C21" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.4</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="16">
         <v>84</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>