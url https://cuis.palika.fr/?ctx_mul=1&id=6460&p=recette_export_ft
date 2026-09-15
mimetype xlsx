--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -1147,51 +1147,51 @@
         <v>3</v>
       </c>
       <c r="G21" s="9">
         <f>E21*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="8">
         <v>54</v>
       </c>
       <c r="B22" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="4">
         <v>0.02</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="G22" s="9">
         <f>E22*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>57</v>
       </c>
       <c r="B23" t="s">
         <v>58</v>
       </c>
       <c r="C23" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="4">
         <v>0.012</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
         <v>0.012</v>
       </c>
       <c r="F23" t="s">
         <v>3</v>