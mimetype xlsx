--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1,51 kg</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:00</t>
+    <t>15/09/2026 16:12</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -1356,51 +1356,51 @@
         <v>25</v>
       </c>
       <c r="G21" s="4">
         <f>E21*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="12">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="9">
         <v>0.02</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G22" s="4">
         <f>E22*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="9">
         <v>0.012</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
         <v>0.012</v>
       </c>
       <c r="F23" t="s">
         <v>25</v>