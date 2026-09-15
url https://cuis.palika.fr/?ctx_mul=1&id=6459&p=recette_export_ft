--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -132,53 +132,50 @@
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t>00002225</t>
   </si>
   <si>
     <t>concombre  en cubes sans peau</t>
   </si>
   <si>
     <t>Légumes 4ème gamme (prêts emploi)</t>
   </si>
   <si>
     <t>00002028</t>
   </si>
   <si>
     <t>ail haché</t>
   </si>
   <si>
     <t>Légumes</t>
-  </si>
-[...1 lines deleted...]
-    <t>pc</t>
   </si>
   <si>
     <t>LEV-CHIMIQUE</t>
   </si>
   <si>
     <t>Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t>LEV-FRAICHE</t>
   </si>
   <si>
     <t>Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>MIEL-FLORES</t>
   </si>
   <si>
     <t>Miel toutes fleurs vrac</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
@@ -850,739 +847,739 @@
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <f>E15*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="9">
         <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="4">
         <v>0.015</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="G16" s="8">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" t="s">
         <v>40</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D17" s="4">
         <v>0.004</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.004</v>
       </c>
       <c r="F17" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="8">
         <f>E17*4.2</f>
         <v>0.0168</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D18" s="4">
         <v>0.005</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>0.005</v>
       </c>
       <c r="F18" t="s">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <f>E18*2.2</f>
         <v>0.011</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" t="s">
         <v>45</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D19" s="4">
         <v>0.02</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F19" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="8">
         <f>E19*5.8</f>
         <v>0.116</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" t="s">
         <v>48</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D20" s="4">
         <v>0.038</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
         <v>0.038</v>
       </c>
       <c r="F20" t="s">
         <v>3</v>
       </c>
       <c r="G20" s="8">
         <f>E20*0.82</f>
         <v>0.03116</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" t="s">
         <v>50</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D21" s="4">
         <v>0.4</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
         <v>0.4</v>
       </c>
       <c r="F21" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="8">
         <f>E21*12.56</f>
         <v>5.024</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" t="s" s="10">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G22" s="11">
         <f>SUM(G7:G21)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>53</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>54</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>55</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>56</v>
       </c>
-      <c r="D1" t="s" s="7">
+      <c r="E1" t="s" s="7">
         <v>57</v>
       </c>
-      <c r="E1" t="s" s="7">
+      <c r="F1" t="s" s="7">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D2" t="s" s="12">
         <v>61</v>
       </c>
-      <c r="D2" t="s" s="12">
+      <c r="E2" t="s" s="12">
         <v>62</v>
       </c>
-      <c r="E2" t="s" s="12">
+      <c r="F2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D3" t="s" s="12">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" t="s" s="12">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5" t="s" s="12">
         <v>70</v>
       </c>
-      <c r="D5" t="s" s="12">
+      <c r="E5" t="s" s="12">
         <v>71</v>
       </c>
-      <c r="E5" t="s" s="12">
+      <c r="F5" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="12">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D7" t="s" s="12">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" t="s" s="12">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E8" t="s" s="12"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>79</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>80</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>81</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*0.85</f>
         <v>0.85</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C3" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*0.225</f>
         <v>0.225</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C4" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.005</f>
         <v>0.005</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.004</f>
         <v>0.004</v>
       </c>
       <c r="E5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.038</f>
         <v>0.038</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C7" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.187</f>
         <v>0.187</v>
       </c>
       <c r="E8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C9" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.187</f>
         <v>0.187</v>
       </c>
       <c r="E9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C12" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.015</f>
         <v>0.015</v>
       </c>
       <c r="E12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="E13" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C15" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E16" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C17" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D17" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E17" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"FER-GUABAO · BOU.SNACKING · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-GUABAO · BOU.SNACKING · référence : 0,85 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[CHAUFFER] "&amp;Procedure!D2</f>
         <v>[CHAUFFER] Chauffez le lait, mélangez farines, levures, sucre et huile lent. Versez le lait, mixez rapide.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
         <f>Besoins!B14</f>
         <v>Lait entier UHT 3,5% MG brique 1L</v>
       </c>
       <c r="C6" s="6">
         <f>Besoins!E14</f>
         <v>0.225</v>
       </c>
       <c r="D6" t="str">
         <f>Besoins!F14</f>
         <v>lt</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
@@ -1663,119 +1660,119 @@
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B13</f>
         <v>Huile de pépins de raisin</v>
       </c>
       <c r="C12" s="6">
         <f>Besoins!E13</f>
         <v>0.075</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="15">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B14" t="str" s="12">
         <f>"[FILMER] "&amp;Procedure!D3</f>
         <v>[FILMER] Filmez, pointez jusqu'à doubler de volume.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B15" t="str" s="12">
         <f>"[ABAISSER] "&amp;Procedure!D4</f>
         <v>[ABAISSER] Abaissez, détaillez des disques, badigeonnez d'huile, pliez en deux.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B13</f>
         <v>Huile de pépins de raisin</v>
       </c>
       <c r="C16" s="6">
         <f>Besoins!E13</f>
         <v>0.075</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="15">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B17" t="str" s="12">
         <f>"[APPRÊTER] "&amp;Procedure!D5</f>
         <v>[APPRÊTER] Apprêt en étuve.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E5</f>
         <v>ℹ</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="15">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B19" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Cuisson vapeur en panier couvert, ouvrez régulièrement pour évacuer la vapeur.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="15">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B20" t="str" s="12">
         <f>"[MARINER] "&amp;Procedure!D7</f>
         <v>[MARINER] Marinade soja/miel/ail, poêlez le poulet.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B10</f>
         <v>Sauce soja — à réactualiser</v>
       </c>
       <c r="C21" s="6">
         <f>Besoins!E10</f>
         <v>0.03</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F10</f>
         <v>lt</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
@@ -1802,51 +1799,51 @@
         <f>Besoins!E16</f>
         <v>0.015</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B21</f>
         <v>Filets blancs de poulet à sec UE</v>
       </c>
       <c r="C24" s="6">
         <f>Besoins!E21</f>
         <v>0.4</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="15">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B25" t="str" s="12">
         <f>"[FOURRER] "&amp;Procedure!D8</f>
         <v>[FOURRER] Garnissez les baos réchauffés de poulet, salade chou-carotte, concombre, salade, coriandre.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
         <f>Besoins!B8</f>
         <v>Salade chou-carotte prête — à réactualiser</v>
       </c>
       <c r="C26" s="6">
         <f>Besoins!E8</f>
         <v>0.15</v>
       </c>
       <c r="D26" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
@@ -1879,51 +1876,51 @@
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
         <f>Besoins!B7</f>
         <v>Coriandre fraîche — à réactualiser</v>
       </c>
       <c r="C29" s="6">
         <f>Besoins!E7</f>
         <v>0.02</v>
       </c>
       <c r="D29" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="17">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 