--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,224 +17,221 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Focaccia (Ferrandi)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>FER-FOCACCIA</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Snacking boulanger (pizza, fougasse) (BOU.SNACKING)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — FER.BOUL -- 91 recettes/bases, composants_lies complets, imbrication FT chapitre 9, valide Palika 22/07/2026</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Boulangerie Viennoiserie — Recettes et techniques d'une école d'excellence (FER.BOUL)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>SAUCE-PESTO-RGE</t>
   </si>
   <si>
     <t>Pesto rosso (tomates séchées)</t>
   </si>
   <si>
     <t>Sauces et ketchup</t>
   </si>
   <si>
-    <t>00001709</t>
-[...8 lines deleted...]
-    <t>pc</t>
+    <t>CONS-OLIVE-NOIRE</t>
+  </si>
+  <si>
+    <t>Olives noires dénoyautées bocal</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t>FAR-SEIGLE</t>
   </si>
   <si>
     <t>Farine de seigle T130</t>
   </si>
   <si>
     <t>Farines alternatives &amp; spéciales</t>
   </si>
   <si>
     <t>FAR-TRAD</t>
   </si>
   <si>
     <t>Farine de tradition française T65</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>HUI-OLIVE-VE</t>
   </si>
   <si>
     <t>Huile d'olive vierge extra</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>FROM-MOZZA-RAPE</t>
   </si>
   <si>
     <t>Mozzarella râpée pizza</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>00002231</t>
   </si>
   <si>
     <t>oignon rouge cubes</t>
   </si>
   <si>
-    <t>Légumes 4ème gamme (prêts emploi)</t>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>LEV-FRAICHE</t>
   </si>
   <si>
     <t>Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>MIEL-FLORES</t>
   </si>
   <si>
     <t>Miel toutes fleurs vrac</t>
   </si>
@@ -292,51 +289,51 @@
   <si>
     <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Farine de tradition française T65</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge extra</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pesto rosso (tomates séchées)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignon rouge cubes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Mozzarella râpée pizza</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ olives noires dénoyautées 30/33</t>
+    <t xml:space="preserve">    ↳ Olives noires dénoyautées bocal</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>FRASER</t>
   </si>
   <si>
     <t>Frasez la farine et l'eau 5 min, autolysez.</t>
   </si>
@@ -620,50 +617,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -703,105 +703,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.7405257368421</v>
+        <v>4.3190257368421</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.7405257368421</v>
+        <v>4.3190257368421</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.7405257368421</v>
+        <v>4.3190257368421</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -909,1048 +912,1057 @@
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.15</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
         <f>E8*9</f>
         <v>1.35</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>0.08</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*4.8</f>
+        <v>0.384</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.008947</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.008947</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*1.2000494138</f>
         <v>0.010737</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.54</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.54</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0.82</f>
         <v>0.4428</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>0.1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="4">
         <f>E12*7.5</f>
         <v>0.75</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D13" s="9">
         <v>0.15</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="4">
         <f>E13*7.8</f>
         <v>1.17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D14" s="9">
         <v>0.05</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*3.89</f>
+        <v>0.1945</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D15" s="9">
         <v>0.004</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.004</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="4">
         <f>E15*2.2</f>
         <v>0.0088</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
         <v>61</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D16" s="9">
         <v>0.01</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F16" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0.35</f>
         <v>0.0035</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D17" s="9">
         <v>0.000526</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.000526</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="4">
         <f>E17*5.8034820893</f>
         <v>0.003053</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="3">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G18" s="13">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>67</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>68</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>69</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D3" s="11">
         <v>0.5</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C4" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D4" s="11">
         <v>0.33</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D5" s="11">
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D6" s="11">
         <v>0.02</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D7" s="11">
         <v>0.001</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D8" s="11">
         <v>0.011</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D9" s="11">
         <v>0.009</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D10" s="11">
         <v>0.04</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D11" s="11">
         <v>0.04</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D12" s="11">
         <v>0.01</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D13" s="11">
         <v>0.004</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D14" s="11">
         <v>0.1</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C15" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D15" s="11">
         <v>0.15</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D16" s="11">
         <v>0.05</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D17" s="11">
         <v>0.15</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D18" s="11">
         <v>0.08</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>91</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>92</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>93</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>94</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>95</v>
       </c>
-      <c r="E1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D2" t="s" s="14">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D3" t="s" s="14">
         <v>101</v>
       </c>
-      <c r="D3" t="s" s="14">
+      <c r="E3" t="s" s="14">
         <v>102</v>
       </c>
-      <c r="E3" t="s" s="14">
+      <c r="F3" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s" s="14">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D5" t="s" s="14">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="14">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D7" t="s" s="14">
         <v>112</v>
       </c>
-      <c r="D7" t="s" s="14">
+      <c r="E7" t="s" s="14">
         <v>113</v>
       </c>
-      <c r="E7" t="s" s="14">
+      <c r="F7" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D8" t="s" s="14">
         <v>117</v>
       </c>
-      <c r="D8" t="s" s="14">
+      <c r="E8" t="s" s="14">
         <v>118</v>
       </c>
-      <c r="E8" t="s" s="14">
+      <c r="F8" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B9">
         <v>2</v>
       </c>
       <c r="C9" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B10">
         <v>3</v>
       </c>
       <c r="C10" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B11">
         <v>4</v>
       </c>
       <c r="C11" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D11" t="s" s="14">
+        <v>122</v>
+      </c>
+      <c r="E11" t="s" s="14">
         <v>123</v>
       </c>
-      <c r="E11" t="s" s="14">
+      <c r="F11" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D12" t="s" s="14">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E12" t="s" s="14">
+        <v>118</v>
+      </c>
+      <c r="F12" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
       <c r="C13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D13" t="s" s="14">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E13" t="s" s="14"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B14">
         <v>3</v>
       </c>
       <c r="C14" t="s">
+        <v>128</v>
+      </c>
+      <c r="D14" t="s" s="14">
         <v>129</v>
       </c>
-      <c r="D14" t="s" s="14">
+      <c r="E14" t="s" s="14">
         <v>130</v>
       </c>
-      <c r="E14" t="s" s="14">
+      <c r="F14" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D47"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"FER-FOCACCIA · BOU.SNACKING · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-FOCACCIA · BOU.SNACKING · référence : 1 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[FRASER] "&amp;Procedure!D2</f>
         <v>[FRASER] Frasez la farine et l'eau 5 min, autolysez.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C6" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*0.33</f>
         <v>0.33</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D3</f>
         <v>[INCORPORER] Ajoutez levain, sel, levure, pétrissez rapide. Bassinage d'huile progressif.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B16</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E16</f>
         <v>0.01</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
@@ -1972,103 +1984,103 @@
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B12</f>
         <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E12</f>
         <v>0.1</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E3</f>
         <v>ℹ</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>"[FILETER] "&amp;Procedure!D4</f>
         <v>[FILETER] Filet d'huile dans le saladier, pointez avec deux rabats successifs puis pointage final.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B12</f>
         <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C15" s="11">
         <f>Besoins!E12</f>
         <v>0.1</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>"[CHEMISER] "&amp;Procedure!D5</f>
         <v>[CHEMISER] Dans des cercles chemisés huilés, boulez légèrement les pâtons, détendez, étalez du bout des doigts. Apprêt à température ambiante.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B12</f>
         <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E12</f>
         <v>0.1</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B18" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Huile d'olive généreuse, trous profonds au doigt, garnissez de pesto, oignon, fromage, olives.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B8</f>
         <v>Pesto rosso (tomates séchées)</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E8</f>
         <v>0.15</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
@@ -2082,320 +2094,320 @@
       </c>
       <c r="D20" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B13</f>
         <v>Mozzarella râpée pizza</v>
       </c>
       <c r="C21" s="11">
         <f>Besoins!E13</f>
         <v>0.15</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B9</f>
-        <v>olives noires dénoyautées 30/33</v>
+        <v>Olives noires dénoyautées bocal</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E9</f>
         <v>0.08</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>"[ENFOURNER] "&amp;Procedure!D7</f>
         <v>[ENFOURNER] Enfournez avec buée.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E7</f>
         <v>ℹ</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="16">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="17">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B27" t="str" s="14">
         <f>"[VERSER] "&amp;Procedure!D8</f>
         <v>[VERSER] Verser l'eau (120g) à 45°C dans le bocal du levain, délayer légèrement à la maryse.</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C28" s="11">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="D28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E8</f>
         <v>ℹ</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="17">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B30" t="str" s="14">
         <f>"[VERSER] "&amp;Procedure!D9</f>
         <v>[VERSER] Verser le levain tout point (60g) dans un saladier, fouetter jusqu'à petites bulles.</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C31" s="11">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="D31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="17">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B32" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D10</f>
         <v>[INCORPORER] Ajouter la farine de tradition T65 (120g), mélanger au fouet.</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C33" s="11">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="D33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="17">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B34" t="str" s="14">
         <f>"[VERSER] "&amp;Procedure!D11</f>
         <v>[VERSER] Verser dans un bocal propre, réserver au chaud jusqu'à tripler de volume, grosses bulles, début de crevasses.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E11</f>
         <v>ℹ</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37" t="s" s="16">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38" t="s" s="17">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B38" t="str" s="14">
         <f>"[VERSER] "&amp;Procedure!D12</f>
         <v>[VERSER] Dans un saladier, verser le miel (5g) et l'eau (100g) à 45°C, mélanger pour dissoudre.</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="str">
         <f>Besoins!B17</f>
         <v>Miel toutes fleurs vrac</v>
       </c>
       <c r="C39" s="11">
         <f>Besoins!E17</f>
         <v>0.000526</v>
       </c>
       <c r="D39" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C40" s="11">
         <f>'Besoins'!$B$2*0.0105263158</f>
         <v>0.010526</v>
       </c>
       <c r="D40" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E12</f>
         <v>ℹ</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42" t="s" s="17">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B42" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D13</f>
         <v>[INCORPORER] Incorporer la farine de seigle (85g) au fouet.</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="str">
         <f>Besoins!B10</f>
         <v>Farine de seigle T130</v>
       </c>
       <c r="C43" s="11">
         <f>Besoins!E10</f>
         <v>0.008947</v>
       </c>
       <c r="D43" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="17">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B44" t="str" s="14">
         <f>"[METTRE] "&amp;Procedure!D14</f>
         <v>[METTRE] Mettre dans un bocal propre, réserver au chaud jusqu'à odeur marquée et grosses bulles, texture façon mousse au chocolat.</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E14</f>
         <v>ℹ</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
       <c r="A47" t="s" s="19">
         <v>22</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="25">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="B44:D44"/>
     <mergeCell ref="B45:D45"/>