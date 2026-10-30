--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -50,165 +50,165 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>COUV-NOIR-70</t>
+  </si>
+  <si>
+    <t>Couverture noir 70% cacao</t>
+  </si>
+  <si>
+    <t>Chocolats de couverture</t>
+  </si>
+  <si>
+    <t>GRUE-CACAO</t>
+  </si>
+  <si>
+    <t>Grué de cacao torréfié — à réactualiser</t>
+  </si>
+  <si>
+    <t>Chocolats décor et confiserie</t>
+  </si>
+  <si>
+    <t>PATE-NOISETTE</t>
+  </si>
+  <si>
+    <t>Pâte de noisette pure</t>
+  </si>
+  <si>
+    <t>CACAO-ALCA</t>
+  </si>
+  <si>
+    <t>Cacao alcalinisé (Van Houten type)</t>
+  </si>
+  <si>
+    <t>Poudres et masses cacao</t>
+  </si>
+  <si>
+    <t>FAR-GRUAU</t>
+  </si>
+  <si>
+    <t>Farine de gruau T45 (force boulangère)</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>FAR-TRAD</t>
+  </si>
+  <si>
+    <t>Farine de tradition française T65</t>
+  </si>
+  <si>
+    <t>NOISETTE-POUDRE</t>
+  </si>
+  <si>
+    <t>Poudre de noisette</t>
+  </si>
+  <si>
+    <t>Oléagineux et noix</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>CREME-LIQ-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
+  </si>
+  <si>
+    <t>Laits et laits en poudre</t>
+  </si>
+  <si>
+    <t>LAIT-ENT-UHT</t>
+  </si>
+  <si>
+    <t>Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t>LEV-FRAICHE</t>
+  </si>
+  <si>
+    <t>Levure fraîche de boulanger</t>
+  </si>
+  <si>
+    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
-  </si>
-[...100 lines deleted...]
-    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>SUC-GLACE</t>
   </si>
   <si>
     <t>Sucre glace tamisé</t>
   </si>
@@ -616,88 +616,91 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -755,470 +758,473 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1.182</v>
+        <v>0.1</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1.182</v>
+        <v>0.1</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0.31914</v>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.00043</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>0.00043</v>
+        <v>3</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*14.8</f>
+        <v>2.22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>20</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>21</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="4">
-        <v>0.15</v>
+        <v>0.04</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.15</v>
+        <v>0.04</v>
       </c>
       <c r="F9" t="s">
         <v>3</v>
       </c>
-      <c r="G9" s="9">
-[...1 lines deleted...]
-        <v>2.22</v>
+      <c r="G9" s="8">
+        <f>E9*28</f>
+        <v>1.12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D10" s="4">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="9">
-[...1 lines deleted...]
-        <v>1.12</v>
+      <c r="G10" s="8">
+        <f>E10*16</f>
+        <v>0.16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="4">
-        <v>0.01</v>
+        <v>0.018</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.01</v>
+        <v>0.018</v>
       </c>
       <c r="F11" t="s">
         <v>3</v>
       </c>
-      <c r="G11" s="9">
-[...1 lines deleted...]
-        <v>0.16</v>
+      <c r="G11" s="8">
+        <f>E11*9.8</f>
+        <v>0.1764</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
         <v>28</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>29</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>0.018</v>
+        <v>0.25</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.018</v>
+        <v>0.25</v>
       </c>
       <c r="F12" t="s">
         <v>3</v>
       </c>
-      <c r="G12" s="9">
-[...1 lines deleted...]
-        <v>0.1764</v>
+      <c r="G12" s="8">
+        <f>E12*0.95</f>
+        <v>0.2375</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>0.25</v>
+        <v>0.285</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.25</v>
+        <v>0.285</v>
       </c>
       <c r="F13" t="s">
         <v>3</v>
       </c>
-      <c r="G13" s="9">
-[...1 lines deleted...]
-        <v>0.2375</v>
+      <c r="G13" s="8">
+        <f>E13*0.82</f>
+        <v>0.2337</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="4">
-        <v>0.285</v>
+        <v>0.05</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.285</v>
+        <v>0.05</v>
       </c>
       <c r="F14" t="s">
         <v>3</v>
       </c>
-      <c r="G14" s="9">
-[...1 lines deleted...]
-        <v>0.2337</v>
+      <c r="G14" s="8">
+        <f>E14*10.5</f>
+        <v>0.525</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" t="s">
         <v>36</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="4">
-        <v>0.05</v>
+        <v>0.39</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.05</v>
+        <v>0.39</v>
       </c>
       <c r="F15" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="9">
-[...1 lines deleted...]
-        <v>0.525</v>
+      <c r="G15" s="8">
+        <f>E15*5.2</f>
+        <v>2.028</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="4">
-        <v>0.39</v>
+        <v>0.095</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.39</v>
+        <v>0.095</v>
       </c>
       <c r="F16" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>2.028</v>
+        <v>15</v>
+      </c>
+      <c r="G16" s="8">
+        <f>E16*6</f>
+        <v>0.57</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D17" s="4">
-        <v>0.095</v>
+        <v>0.27</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>0.095</v>
+        <v>0.27</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>0.57</v>
+        <v>15</v>
+      </c>
+      <c r="G17" s="8">
+        <f>E17*1.05</f>
+        <v>0.2835</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" t="s">
         <v>45</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="4">
-        <v>0.27</v>
+        <v>0.02</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.27</v>
+        <v>0.02</v>
       </c>
       <c r="F18" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>0.2835</v>
+        <v>3</v>
+      </c>
+      <c r="G18" s="8">
+        <f>E18*2.2</f>
+        <v>0.044</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s">
+      <c r="A19" t="s" s="9">
+        <v>46</v>
+      </c>
+      <c r="B19" t="s">
         <v>47</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="4">
-        <v>0.02</v>
+        <v>1.182</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
-        <v>0.02</v>
+        <v>1.182</v>
       </c>
       <c r="F19" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0.044</v>
+        <v>49</v>
+      </c>
+      <c r="G19" s="8">
+        <f>E19*0.27</f>
+        <v>0.31914</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20" t="s">
         <v>51</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="4">
         <v>0.01</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F20" t="s">
         <v>3</v>
       </c>
-      <c r="G20" s="9">
+      <c r="G20" s="8">
         <f>E20*0.35</f>
         <v>0.0035</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="4">
         <v>0.11</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
         <v>0.11</v>
       </c>
       <c r="F21" t="s">
         <v>3</v>
       </c>
-      <c r="G21" s="9">
+      <c r="G21" s="8">
         <f>E21*0.82</f>
         <v>0.0902</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>56</v>
       </c>
       <c r="B22" t="s">
         <v>57</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="4">
         <v>0.08</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F22" t="s">
         <v>3</v>
       </c>
-      <c r="G22" s="9">
+      <c r="G22" s="8">
         <f>E22*1.05</f>
         <v>0.084</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s" s="10">
         <v>58</v>
       </c>
       <c r="G23" s="11">
         <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>59</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>60</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>61</v>
@@ -1530,50 +1536,53 @@
     <row r="19">
       <c r="A19" t="s">
         <v>104</v>
       </c>
       <c r="B19">
         <v>2</v>
       </c>
       <c r="C19" t="s">
         <v>108</v>
       </c>
       <c r="D19" t="s" s="12">
         <v>109</v>
       </c>
       <c r="E19" t="s" s="12"/>
       <c r="F19" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>110</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>111</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>112</v>
       </c>
@@ -1631,51 +1640,51 @@
         <v>116</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>118</v>
       </c>
       <c r="C5" t="s">
         <v>116</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.27</f>
         <v>0.27</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>119</v>
       </c>
       <c r="C6" t="s">
         <v>116</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.025</f>
         <v>0.025</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
@@ -1883,87 +1892,87 @@
         <v>116</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>129</v>
       </c>
       <c r="C19" t="s">
         <v>130</v>
       </c>
       <c r="D19" s="6">
         <f>'Besoins'!$B$2*1.182</f>
         <v>1.182</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>131</v>
       </c>
       <c r="C20" t="s">
         <v>116</v>
       </c>
       <c r="D20" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E20" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>132</v>
       </c>
       <c r="C21" t="s">
         <v>116</v>
       </c>
       <c r="D21" s="6">
         <f>'Besoins'!$B$2*0.095</f>
         <v>0.095</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>133</v>
       </c>
       <c r="C22" t="s">
         <v>116</v>
       </c>
       <c r="D22" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
@@ -1973,78 +1982,81 @@
         <v>114</v>
       </c>
       <c r="D23" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E23" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
         <v>135</v>
       </c>
       <c r="C24" t="s">
         <v>116</v>
       </c>
       <c r="D24" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E24" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
         <v>136</v>
       </c>
       <c r="C25" t="s">
         <v>116</v>
       </c>
       <c r="D25" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="E25" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D56"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>137</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"FER-ECRINFEUIL · BOU.PAINS_VIENNOIS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-ECRINFEUIL · BOU.PAINS_VIENNOIS · référence : 0,9 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -2054,193 +2066,193 @@
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
         <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
         <v>139</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[FRASER] "&amp;Procedure!D2</f>
         <v>[FRASER] Frasez la pâte nature (farines, lait, beurre, sucre, levure, sel), pétrissez rapide.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Farine de gruau T45 (force boulangère)</v>
       </c>
       <c r="C6" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.25</v>
       </c>
       <c r="D6" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>140</v>
       </c>
       <c r="C7" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B17</f>
         <v>Lait entier UHT 3,5% MG brique 1L</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E18</f>
+        <f>Besoins!E17</f>
         <v>0.27</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F17</f>
         <v>lt</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>141</v>
       </c>
       <c r="C9" s="6">
         <f>'Besoins'!$B$2*0.025</f>
         <v>0.025</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>142</v>
       </c>
       <c r="C10" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="D10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B18</f>
         <v>Levure fraîche de boulanger</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E19</f>
+        <f>Besoins!E18</f>
         <v>0.02</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B20</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C12" s="6">
         <f>Besoins!E20</f>
         <v>0.01</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="15">
         <v>143</v>
       </c>
       <c r="B14" t="str" s="12">
         <f>"[DIVISER] "&amp;Procedure!D3</f>
         <v>[DIVISER] Divisez en 4 pâtons égaux : deux nature, un additionné de pâte de noisette et cacao, le dernier de cacao et beurre.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Pâte de noisette pure</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.01</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Cacao alcalinisé (Van Houten type)</v>
       </c>
       <c r="C16" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.018</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>141</v>
       </c>
       <c r="C17" s="6">
         <f>'Besoins'!$B$2*0.01</f>
         <v>0.01</v>
       </c>
       <c r="D17" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="15">
         <v>144</v>
       </c>
       <c r="B18" t="str" s="12">
         <f>"[FILMER] "&amp;Procedure!D4</f>
         <v>[FILMER] Aplatissez chaque pâton, repliez, filmez, pointez.</v>
       </c>
       <c r="C18"/>
@@ -2273,221 +2285,221 @@
       <c r="B21" t="s">
         <v>147</v>
       </c>
       <c r="C21" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="D21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="15">
         <v>148</v>
       </c>
       <c r="B22" t="str" s="12">
         <f>"[FONCER] "&amp;Procedure!D7</f>
         <v>[FONCER] Foncez la pâte nature humidifiée de bandes des trois autres pâtes en alternant les couleurs, abaissez fin, foncez les cercles graissés.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Pâte de noisette pure</v>
       </c>
       <c r="C23" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.01</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="15">
         <v>149</v>
       </c>
       <c r="B24" t="str" s="12">
         <f>"[CHAUFFER] "&amp;Procedure!D8</f>
         <v>[CHAUFFER] Ganache : chauffez la crème, versez sur le chocolat, ajoutez le grué de cacao.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B16</f>
         <v>Crème liquide entière 35% MG UHT</v>
       </c>
       <c r="C25" s="6">
-        <f>Besoins!E17</f>
+        <f>Besoins!E16</f>
         <v>0.095</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F16</f>
         <v>lt</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Couverture noir 70% cacao</v>
       </c>
       <c r="C26" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.15</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Grué de cacao torréfié — à réactualiser</v>
       </c>
       <c r="C27" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.04</v>
       </c>
       <c r="D27" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="15">
         <v>150</v>
       </c>
       <c r="B28" t="str" s="12">
         <f>"[BEURRER] "&amp;Procedure!D9</f>
         <v>[BEURRER] Financier : beurre noisette refroidi, mélangez poudre de noisettes, farine et sucre glace, incorporez les blancs d'œufs puis le beurre, en poche.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>141</v>
       </c>
       <c r="C29" s="6">
         <f>'Besoins'!$B$2*0.055</f>
         <v>0.055</v>
       </c>
       <c r="D29" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>Poudre de noisette</v>
       </c>
       <c r="C30" s="6">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>0.05</v>
       </c>
       <c r="D30" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>140</v>
       </c>
       <c r="C31" s="6">
         <f>'Besoins'!$B$2*0.035</f>
         <v>0.035</v>
       </c>
       <c r="D31" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="str">
         <f>Besoins!B22</f>
         <v>Sucre glace tamisé</v>
       </c>
       <c r="C32" s="6">
         <f>Besoins!E22</f>
         <v>0.08</v>
       </c>
       <c r="D32" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>151</v>
       </c>
       <c r="C33" s="6">
         <f>'Besoins'!$B$2*1.182</f>
         <v>1.182</v>
       </c>
       <c r="D33" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="15">
         <v>152</v>
       </c>
       <c r="B34" t="str" s="12">
         <f>Procedure!D10</f>
         <v>Répartissez ganache puis financier dans chaque fond, couvrez de disques de pâte multicolore.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Pâte de noisette pure</v>
       </c>
       <c r="C35" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.01</v>
       </c>
       <c r="D35" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="15">
         <v>153</v>
       </c>
       <c r="B36" t="str" s="12">
         <f>"[APPRÊTER] "&amp;Procedure!D11</f>
         <v>[APPRÊTER] Apprêt à température ambiante.</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37" t="s" s="15">
         <v>154</v>
       </c>
       <c r="B37" t="str" s="12">
         <f>"[COUVRIR] "&amp;Procedure!D12</f>
         <v>[COUVRIR] Couvrez de papier sulfurisé et plaque, enfournez four ventilé.</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
@@ -2614,102 +2626,102 @@
       <c r="C49"/>
       <c r="D49"/>
     </row>
     <row r="50">
       <c r="A50" t="s" s="14">
         <v>158</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
     </row>
     <row r="51">
       <c r="A51" t="s" s="15">
         <v>139</v>
       </c>
       <c r="B51" t="str" s="12">
         <f>"[PORTER] "&amp;Procedure!D18</f>
         <v>[PORTER] Portez à ébullition l'eau (250g) avec le sucre (125g).</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C52" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.1</v>
       </c>
       <c r="D52" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>142</v>
       </c>
       <c r="C53" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="D53" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s" s="15">
         <v>143</v>
       </c>
       <c r="B54" t="str" s="12">
         <f>"[REFROIDIR] "&amp;Procedure!D19</f>
         <v>[REFROIDIR] Laissez refroidir avant utilisation (badigeonnage au pinceau à la sortie du four).</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55">
       <c r="A55"/>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
     </row>
     <row r="56">
       <c r="A56" t="s" s="17">
         <v>159</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="26">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="B44:D44"/>
     <mergeCell ref="B46:D46"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="B51:D51"/>