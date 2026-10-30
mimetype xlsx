--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -50,111 +50,111 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>AMANDE-ENTIERE</t>
+  </si>
+  <si>
+    <t>Amandes entières blanchies</t>
+  </si>
+  <si>
+    <t>Oléagineux et noix</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>LAIT-ENT-UHT</t>
+  </si>
+  <si>
+    <t>Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t>Laits et laits en poudre</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>LEV-FRAICHE</t>
+  </si>
+  <si>
+    <t>Levure fraîche de boulanger</t>
+  </si>
+  <si>
+    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
-  </si>
-[...46 lines deleted...]
-    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>SUC-GLACE</t>
   </si>
   <si>
     <t>Sucre glace tamisé</t>
   </si>
@@ -448,88 +448,91 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -587,295 +590,298 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1.818</v>
+        <v>0.5</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1.818</v>
+        <v>0.5</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.49086</v>
+        <v>3</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*0.56</f>
+        <v>0.28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" t="s">
         <v>16</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>17</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="4">
-        <v>0.5</v>
+        <v>0.02</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.5</v>
+        <v>0.02</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
-      <c r="G8" s="9">
-[...1 lines deleted...]
-        <v>0.28</v>
+      <c r="G8" s="8">
+        <f>E8*9.5</f>
+        <v>0.19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
         <v>19</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>20</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="4">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="F9" t="s">
         <v>3</v>
       </c>
-      <c r="G9" s="9">
-[...1 lines deleted...]
-        <v>0.19</v>
+      <c r="G9" s="8">
+        <f>E9*5.2</f>
+        <v>0.52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
         <v>22</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>23</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="F10" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0.52</v>
+        <v>24</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*1.05</f>
+        <v>0.1785</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="F11" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*2.2</f>
+        <v>0.044</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="9">
         <v>28</v>
       </c>
-      <c r="G11" s="9">
-[...5 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B12" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>0.02</v>
+        <v>1.818</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.02</v>
+        <v>1.818</v>
       </c>
       <c r="F12" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0.044</v>
+        <v>31</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*0.27</f>
+        <v>0.49086</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>0.01</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F13" t="s">
         <v>3</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="8">
         <f>E13*0.35</f>
         <v>0.0035</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
         <v>0.08</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F14" t="s">
         <v>3</v>
       </c>
-      <c r="G14" s="9">
+      <c r="G14" s="8">
         <f>E14*0.82</f>
         <v>0.0656</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="4">
         <v>0.02</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F15" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="8">
         <f>E15*1.05</f>
         <v>0.021</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="10">
         <v>40</v>
       </c>
       <c r="G16" s="11">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>41</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>42</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>43</v>
@@ -1021,50 +1027,53 @@
         <v>47</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s" s="12">
         <v>70</v>
       </c>
       <c r="E9" t="s" s="12">
         <v>71</v>
       </c>
       <c r="F9" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>73</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>74</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>75</v>
       </c>
@@ -1104,51 +1113,51 @@
         <v>79</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>80</v>
       </c>
       <c r="C4" t="s">
         <v>79</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>81</v>
       </c>
       <c r="C5" t="s">
         <v>79</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.008</f>
         <v>0.008</v>
       </c>
       <c r="E5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
@@ -1158,69 +1167,69 @@
         <v>79</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>82</v>
       </c>
       <c r="C7" t="s">
         <v>83</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*1.818</f>
         <v>1.818</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>80</v>
       </c>
       <c r="C8" t="s">
         <v>79</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.11</f>
         <v>0.11</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>81</v>
       </c>
       <c r="C9" t="s">
         <v>79</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.012</f>
         <v>0.012</v>
       </c>
       <c r="E9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
@@ -1294,50 +1303,53 @@
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>88</v>
       </c>
       <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E14" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D29"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>89</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"FER-KOUGLOF · BOU.PAINS_VIENNOIS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-KOUGLOF · BOU.PAINS_VIENNOIS · référence : 0,94 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1380,154 +1392,154 @@
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>93</v>
       </c>
       <c r="C7" s="6">
         <f>'Besoins'!$B$2*0.008</f>
         <v>0.008</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>94</v>
       </c>
       <c r="C8" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="15">
         <v>95</v>
       </c>
       <c r="B9" t="str" s="12">
         <f>"[FRASER] "&amp;Procedure!D3</f>
         <v>[FRASER] Frasez farine (400g), œufs (1,8 pc), lait (110g), levure (12g) et sel (10g) avec le levain de pâte, 5 min lent.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>92</v>
       </c>
       <c r="C10" s="6">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="D10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>96</v>
       </c>
       <c r="C11" s="6">
         <f>'Besoins'!$B$2*1.818</f>
         <v>1.818</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>94</v>
       </c>
       <c r="C12" s="6">
         <f>'Besoins'!$B$2*0.11</f>
         <v>0.11</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>93</v>
       </c>
       <c r="C13" s="6">
         <f>'Besoins'!$B$2*0.012</f>
         <v>0.012</v>
       </c>
       <c r="D13" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B13</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C14" s="6">
         <f>Besoins!E13</f>
         <v>0.01</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
         <v>97</v>
       </c>
       <c r="B15" t="str" s="12">
         <f>"[PÉTRIR] "&amp;Procedure!D4</f>
         <v>[PÉTRIR] Pétrissez 6-8 min moyen, incorporez beurre (100g) et sucre (80g), 6-8 min moyen.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C16" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.1</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B14</f>
         <v>Sucre blanc cristal sac 25 kg</v>
       </c>
       <c r="C17" s="6">
         <f>Besoins!E14</f>
         <v>0.08</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E4</f>
         <v>ℹ</v>
       </c>
       <c r="C18"/>
@@ -1536,85 +1548,85 @@
     <row r="19">
       <c r="A19" t="s" s="15">
         <v>98</v>
       </c>
       <c r="B19" t="str" s="12">
         <f>"[POINTER] "&amp;Procedure!D5</f>
         <v>[POINTER] Pointez avec rabat, réservez toute la nuit au réfrigérateur.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="15">
         <v>99</v>
       </c>
       <c r="B20" t="str" s="12">
         <f>"[DIVISER] "&amp;Procedure!D6</f>
         <v>[DIVISER] Divisez en 2, boulez, réfrigérez 30 min. Graissez les moules, amandes entières (20g) au fond.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Amandes entières blanchies</v>
       </c>
       <c r="C21" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.02</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="15">
         <v>100</v>
       </c>
       <c r="B22" t="str" s="12">
         <f>"[FAÇONNER] "&amp;Procedure!D7</f>
         <v>[FAÇONNER] Façonnez en petites couronnes, dans les moules sans déplacer les amandes.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Amandes entières blanchies</v>
       </c>
       <c r="C23" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.02</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="15">
         <v>101</v>
       </c>
       <c r="B24" t="str" s="12">
         <f>"[APPRÊTER] "&amp;Procedure!D8</f>
         <v>[APPRÊTER] Apprêt en étuve à 28°C.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="15">
         <v>102</v>
       </c>
       <c r="B25" t="str" s="12">
         <f>"[ENFOURNER] "&amp;Procedure!D9</f>
         <v>[ENFOURNER] Enfournez, démoulez sur grille, sucre glace (20g) une fois refroidi.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
@@ -1635,51 +1647,51 @@
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E9</f>
         <v>ℹ</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="17">
         <v>103</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="14">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="A29:D29"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>