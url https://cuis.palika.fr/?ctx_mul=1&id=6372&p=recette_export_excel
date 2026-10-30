--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,258 +67,255 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — FER.BOUL -- 91 recettes/bases, composants_lies complets, imbrication FT chapitre 9, valide Palika 22/07/2026</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Boulangerie Viennoiserie — Recettes et techniques d'une école d'excellence (FER.BOUL)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>0,905 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00000274</t>
+  </si>
+  <si>
+    <t>GELATINE EN FEUILLES</t>
+  </si>
+  <si>
+    <t>Gélatines et texturants</t>
   </si>
   <si>
     <t>00000022</t>
   </si>
   <si>
     <t>BROYAGE D'AMANDES 50/50</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Praliné, pâte d'amande, massepain</t>
+  </si>
+  <si>
+    <t>EAU-FLEUR-ORANG</t>
+  </si>
+  <si>
+    <t>Eau de fleur d'oranger — à réactualiser</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>00000002</t>
   </si>
   <si>
     <t>FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
-    <t>00000274</t>
-[...2 lines deleted...]
-    <t>GELATINE EN FEUILLES</t>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>FAR-GRUAU</t>
+  </si>
+  <si>
+    <t>Farine de gruau T45 (force boulangère)</t>
+  </si>
+  <si>
+    <t>00000060</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>00000049</t>
   </si>
   <si>
     <t>CREME FRAOECHE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...8 lines deleted...]
-    <t>ORANGE</t>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>LAIT-ENT-UHT</t>
+  </si>
+  <si>
+    <t>Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t>Laits et laits en poudre</t>
+  </si>
+  <si>
+    <t>LEV-FRAICHE</t>
+  </si>
+  <si>
+    <t>Levure fraîche de boulanger</t>
+  </si>
+  <si>
+    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>EAU</t>
-[...58 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>00000004</t>
+  </si>
+  <si>
+    <t>SUCRE (S0)</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
+    <t>00000003</t>
+  </si>
+  <si>
+    <t>SUCRE (S2)</t>
+  </si>
+  <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
-    <t>Sucres et édulcorants</t>
-[...1 lines deleted...]
-  <si>
     <t>SUC-GRAIN-100</t>
   </si>
   <si>
     <t>Sucre en grains n°100 (brioche)</t>
   </si>
   <si>
     <t>Sucres complémentaires et sirops</t>
   </si>
   <si>
     <t>00000092</t>
   </si>
   <si>
     <t>papier silicone</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
-[...14 lines deleted...]
-    <t>SUCRE (S2)</t>
+    <t>Consommables (films, papiers)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 0,905 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pains viennois et brioches</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de gruau T45 (force boulangère)</t>
   </si>
@@ -418,96 +415,96 @@
   <si>
     <t xml:space="preserve">            ↳ papier silicone</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ COULIS D'ORANGE (B)</t>
   </si>
   <si>
     <t>Sauces et coulis pâtisserie</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ EXTRAIT D'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ SUCRE (S0)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ ORANGE (P)</t>
   </si>
   <si>
     <t>Calcul</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ ORANGE</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MOUSSE à L'ORANGE II</t>
   </si>
   <si>
     <t>Mousses et bavarois</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CREME FRAOECHE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ PULPE D'ORANGE</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ ORANGE (JUS FRAIS)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ ORANGE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                        ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GELATINE EN FEUILLES (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ GELATINE EN FEUILLES</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ MERINGUE CUITE</t>
   </si>
   <si>
     <t>Meringues</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BLANC D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
-    <t xml:space="preserve">                ↳ EAU</t>
+    <t xml:space="preserve">                ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ GELÉE D'ORANGE</t>
   </si>
   <si>
     <t>Gelées, confitures et confits</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre en grains n°100 (brioche)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
@@ -671,50 +668,53 @@
     <t xml:space="preserve">    Dorure au lait (Ferrandi)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t xml:space="preserve">    Sirop de sucre pour badigeonnage (Ferrandi)</t>
   </si>
   <si>
     <t xml:space="preserve">    MIROIR ORANGE ET ZESTE DE CITRON VERT</t>
   </si>
   <si>
     <t>↳ Dorure au lait (Ferrandi)  FER-DORURE-LAIT</t>
   </si>
   <si>
     <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>↳ Sirop de sucre pour badigeonnage (Ferrandi)  FER-SIROP-SUCRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>↳ MIROIR ORANGE ET ZESTE DE CITRON VERT  00000556</t>
   </si>
   <si>
     <t>↳ BISCUIT DUCHESSE (FEUILLES)  00000109</t>
   </si>
   <si>
     <t>↳ BISCUIT DUCHESSE  00000161</t>
   </si>
   <si>
     <t>↳ COULIS D'ORANGE (B)  00000391</t>
   </si>
   <si>
     <t>↳ EXTRAIT D'ORANGE  00000172</t>
   </si>
   <si>
     <t>↳ ORANGE (P)  00000173</t>
   </si>
   <si>
     <t>↳ MOUSSE à L'ORANGE II  00000691</t>
   </si>
   <si>
     <t>↳ MERINGUE CUITE  00000490</t>
   </si>
@@ -860,50 +860,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -943,106 +946,109 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>3.7644785932966</v>
+        <v>2.5485399763062</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>4.1596448544714</v>
+        <v>2.8160662721616</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>3.7644785932966</v>
+        <v>2.5485399763062</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G26"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -1099,2659 +1105,2641 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.00032</v>
+        <v>0.251915</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.00032</v>
+        <v>0.251915</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.3465666667</f>
-        <v>0.001071</v>
+        <f>E7*0.0043000061</f>
+        <v>0.001083</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.0008</v>
+        <v>0.000149</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.0008</v>
+        <v>0.000149</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.022064</f>
-        <v>0.000018</v>
+        <f>E8*16.1305055928</f>
+        <v>0.002403</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.074667</v>
+        <v>0.00032</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.074667</v>
+        <v>0.00032</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*16.0944281499</f>
-        <v>1.201723</v>
+        <f>E9*3.3465666667</f>
+        <v>0.001071</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
-        <v>39</v>
+      <c r="A10" t="s">
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.00288</v>
+        <v>0.008</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.00288</v>
+        <v>0.008</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*2.5335</f>
-        <v>0.007296</v>
+        <f>E10*9</f>
+        <v>0.072</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.031747</v>
+        <v>0.0008</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.031747</v>
+        <v>0.0008</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0.6544667851</f>
-        <v>0.020777</v>
+        <f>E11*0.022064</f>
+        <v>0.000018</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="12">
-        <v>45</v>
+      <c r="A12" t="s">
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="9">
-        <v>4.548</v>
+        <v>0.25</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>4.548</v>
+        <v>0.25</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.27</f>
-        <v>1.22796</v>
+        <f>E12*0.95</f>
+        <v>0.2375</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>49</v>
+      <c r="A13" t="s" s="12">
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="9">
-        <v>0.25</v>
+        <v>0.006349</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.25</v>
+        <v>0.006349</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.0043</f>
-        <v>0.001075</v>
+        <f>E13*0.6545080178</f>
+        <v>0.004155</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="12">
-        <v>52</v>
+      <c r="A14" t="s">
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D14" s="9">
-        <v>0.001915</v>
+        <v>0.14</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.001915</v>
+        <v>0.14</v>
       </c>
       <c r="F14" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0.0030005582</f>
-        <v>0.000006</v>
+        <f>E14*5.2</f>
+        <v>0.728</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s">
-        <v>54</v>
+      <c r="A15" t="s" s="12">
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D15" s="9">
-        <v>0.008</v>
+        <v>0.00288</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.008</v>
+        <v>0.00288</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*9</f>
-        <v>0.072</v>
+        <f>E15*2.5335</f>
+        <v>0.007296</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D16" s="9">
-        <v>0.25</v>
+        <v>0.01</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.25</v>
+        <v>0.01</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0.95</f>
-        <v>0.2375</v>
+        <f>E16*1.05</f>
+        <v>0.0105</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D17" s="9">
-        <v>0.14</v>
+        <v>0.01</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.14</v>
+        <v>0.01</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*5.2</f>
-        <v>0.728</v>
+        <f>E17*2.2</f>
+        <v>0.022</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s">
-        <v>63</v>
+      <c r="A18" t="s" s="12">
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D18" s="9">
-        <v>0.01</v>
+        <v>4.548</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.01</v>
+        <v>4.548</v>
       </c>
       <c r="F18" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*1.05</f>
-        <v>0.0105</v>
+        <f>E18*0.27</f>
+        <v>1.22796</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D19" s="9">
-        <v>0.01</v>
+        <v>0.005</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.01</v>
+        <v>0.005</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*2.2</f>
-        <v>0.022</v>
+        <f>E19*0.35</f>
+        <v>0.00175</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s">
-        <v>69</v>
+      <c r="A20" t="s" s="12">
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D20" s="9">
-        <v>0.005</v>
+        <v>0.000601</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.005</v>
+        <v>0.000601</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*0.35</f>
-        <v>0.00175</v>
+        <f>E20*1.0982630099</f>
+        <v>0.00066</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s">
-        <v>72</v>
+      <c r="A21" t="s" s="12">
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="9">
-        <v>0.155</v>
+        <v>0.002848</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>0.155</v>
+        <v>0.002848</v>
       </c>
       <c r="F21" t="s">
         <v>25</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*0.82</f>
-        <v>0.1271</v>
+        <f>E21*0.95</f>
+        <v>0.002706</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D22" s="9">
-        <v>0.03</v>
+        <v>0.155</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
+        <v>0.155</v>
+      </c>
+      <c r="F22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" s="4">
+        <f>E22*0.82</f>
+        <v>0.1271</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" s="9">
         <v>0.03</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.005333</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
-        <v>0.005333</v>
+        <v>0.03</v>
       </c>
       <c r="F23" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G23" s="4">
-        <f>E23*0.063216751</f>
-        <v>0.000337</v>
+        <f>E23*3.4</f>
+        <v>0.102</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="12">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D24" s="9">
-        <v>0.000601</v>
+        <v>0.005333</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
-        <v>0.000601</v>
+        <v>0.005333</v>
       </c>
       <c r="F24" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="G24" s="4">
-        <f>E24*1.0982630099</f>
-        <v>0.00066</v>
+        <f>E24*0.063216751</f>
+        <v>0.000337</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="12">
-[...2 lines deleted...]
-      <c r="B25" t="s">
+      <c r="A25"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25" t="s" s="3">
         <v>85</v>
       </c>
-      <c r="C25" t="s">
-[...27 lines deleted...]
-        <f>SUM(G7:G25)</f>
+      <c r="G25" s="13">
+        <f>SUM(G7:G24)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>86</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>87</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>88</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D2" s="11">
         <v>0.905</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C3" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D3" s="11">
         <v>0.25</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C4" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D4" s="11">
         <v>3</v>
       </c>
       <c r="E4" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F4" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D5" s="11">
         <v>0.165</v>
       </c>
       <c r="E5" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D6" s="11">
         <v>3</v>
       </c>
       <c r="E6" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C7" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D7" s="11">
         <v>0.005</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C8" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D8" s="11">
         <v>0.01</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C9" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D9" s="11">
         <v>0.03</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C10" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D10" s="11">
         <v>0.14</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C11" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D11" s="11">
         <v>0.008</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C12" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D12" s="11">
         <v>0.045</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C13" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D13" s="11">
         <v>1</v>
       </c>
       <c r="E13" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C14" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D14" s="11">
         <v>0.055</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D15" s="11">
         <v>1</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C16" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D16" s="11">
         <v>1</v>
       </c>
       <c r="E16" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F16" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D17" s="11">
         <v>0.019</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C18" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D18" s="11">
         <v>0.5</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D19" s="11">
         <v>0.01</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D20" s="11">
         <v>0.375</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D21" s="11">
         <v>0.25</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F21" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D22" s="11">
         <v>0.125</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D23" s="11">
         <v>0.16</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D24" s="11">
         <v>0.005</v>
       </c>
       <c r="E24" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F24" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D25" s="11">
         <v>0.004</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C26" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D26" s="11">
         <v>0.032</v>
       </c>
       <c r="E26" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F26" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>5</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C27" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D27" s="11">
         <v>0.002</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F27" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>6</v>
       </c>
       <c r="B28" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D28" s="11">
         <v>0.032</v>
       </c>
       <c r="E28" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F28" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C29" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D29" s="11">
         <v>0.001</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C30" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D30" s="11">
         <v>0.001</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C31" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D32" s="11">
         <v>0.005</v>
       </c>
       <c r="E32" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F32" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D33" s="11">
         <v>0.001</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F33" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D34" s="11">
         <v>0.001</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C35" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D35" s="11">
         <v>0.001</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
       <c r="F35" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D36" s="11">
         <v>0.002</v>
       </c>
       <c r="E36" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F36" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>5</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D37" s="11">
-        <v>0.002</v>
+        <v>0</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C39" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D39" s="11">
         <v>0.007</v>
       </c>
       <c r="E39" t="s">
         <v>25</v>
       </c>
       <c r="F39" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>3</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C40" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D40" s="11">
         <v>0.003</v>
       </c>
       <c r="E40" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F40" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C41" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D41" s="11">
         <v>0.002</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
       <c r="F41" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C42" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D42" s="11">
         <v>0.001</v>
       </c>
       <c r="E42" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F42" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>5</v>
       </c>
       <c r="B43" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C43" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D43" s="11">
         <v>0.012</v>
       </c>
       <c r="E43" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F43" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>6</v>
       </c>
       <c r="B44" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C44" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D44" s="11">
-        <v>0.012</v>
+        <v>0.002</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>4</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C45" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D45" s="11">
         <v>0.003</v>
       </c>
       <c r="E45" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F45" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C46" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D46" s="11">
-        <v>0.003</v>
+        <v>0.001</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C47" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D47" s="11">
         <v>0.048</v>
       </c>
       <c r="E47" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F47" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>4</v>
       </c>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C48" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D48" s="11">
-        <v>0.048</v>
+        <v>0</v>
       </c>
       <c r="E48" t="s">
         <v>25</v>
       </c>
       <c r="F48" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C49" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D49" s="11">
         <v>0.003</v>
       </c>
       <c r="E49" t="s">
         <v>25</v>
       </c>
       <c r="F49" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C50" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D50" s="11">
         <v>0.032</v>
       </c>
       <c r="E50" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F50" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>5</v>
       </c>
       <c r="B51" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C51" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D51" s="11">
         <v>0.001</v>
       </c>
       <c r="E51" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F51" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C52" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D52" s="11">
         <v>0.016</v>
       </c>
       <c r="E52" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F52" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C53" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D53" s="11">
         <v>0.002</v>
       </c>
       <c r="E53" t="s">
         <v>25</v>
       </c>
       <c r="F53" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>4</v>
       </c>
       <c r="B54" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C54" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D54" s="11">
         <v>0</v>
       </c>
       <c r="E54" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F54" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C55" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D55" s="11">
         <v>0.002</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C56" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D56" s="11">
         <v>0.002</v>
       </c>
       <c r="E56" t="s">
         <v>25</v>
       </c>
       <c r="F56" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C57" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D57" s="11">
         <v>0.001</v>
       </c>
       <c r="E57" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F57" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>5</v>
       </c>
       <c r="B58" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C58" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D58" s="11">
         <v>0.012</v>
       </c>
       <c r="E58" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F58" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C59" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D59" s="11">
-        <v>0.012</v>
+        <v>0.002</v>
       </c>
       <c r="E59" t="s">
         <v>25</v>
       </c>
       <c r="F59" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C60" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D60" s="11">
         <v>0.003</v>
       </c>
       <c r="E60" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F60" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C61" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D61" s="11">
-        <v>0.003</v>
+        <v>0.001</v>
       </c>
       <c r="E61" t="s">
         <v>25</v>
       </c>
       <c r="F61" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C62" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D62" s="11">
         <v>0</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>3</v>
       </c>
       <c r="B63" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C63" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D63" s="11">
         <v>0.001</v>
       </c>
       <c r="E63" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F63" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C64" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D64" s="11">
         <v>0.027</v>
       </c>
       <c r="E64" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F64" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>4</v>
       </c>
       <c r="B65" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C65" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D65" s="11">
-        <v>0.027</v>
+        <v>0</v>
       </c>
       <c r="E65" t="s">
         <v>25</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C66" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D66" s="11">
         <v>0.03</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
       <c r="F66" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>152</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>153</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>154</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>155</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>156</v>
       </c>
-      <c r="E1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D2" t="s" s="14">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D3" t="s" s="14">
         <v>162</v>
       </c>
-      <c r="D3" t="s" s="14">
+      <c r="E3" t="s" s="14">
         <v>163</v>
       </c>
-      <c r="E3" t="s" s="14">
+      <c r="F3" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D4" t="s" s="14">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D5" t="s" s="14">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
+        <v>170</v>
+      </c>
+      <c r="D6" t="s" s="14">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D7" t="s" s="14">
         <v>174</v>
       </c>
-      <c r="D7" t="s" s="14">
+      <c r="E7" t="s" s="14">
         <v>175</v>
       </c>
-      <c r="E7" t="s" s="14">
+      <c r="F7" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D8" t="s" s="14">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
+        <v>180</v>
+      </c>
+      <c r="D9" t="s" s="14">
         <v>181</v>
       </c>
-      <c r="D9" t="s" s="14">
+      <c r="E9" t="s" s="14">
         <v>182</v>
       </c>
-      <c r="E9" t="s" s="14">
+      <c r="F9" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
+        <v>185</v>
+      </c>
+      <c r="D10" t="s" s="14">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11" t="s">
+        <v>188</v>
+      </c>
+      <c r="D11" t="s" s="14">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E18"/>
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E20"/>
       <c r="F20"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D66"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"FER-BRIOCHROIS · BOU.PAINS_VIENNOIS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-BRIOCHROIS · BOU.PAINS_VIENNOIS · référence : 0,905 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[FRASER] "&amp;Procedure!D2</f>
         <v>[FRASER] Frasez farine (250g), œufs (3 pc), sel (5g) et levure (10g), 5 min lent.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B12</f>
         <v>Farine de gruau T45 (force boulangère)</v>
       </c>
       <c r="C6" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E12</f>
         <v>0.25</v>
       </c>
       <c r="D6" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B19</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E20</f>
+        <f>Besoins!E19</f>
         <v>0.005</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B17</f>
         <v>Levure fraîche de boulanger</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E17</f>
         <v>0.01</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[PÉTRIR] "&amp;Procedure!D3</f>
         <v>[PÉTRIR] Pétrissez 6-8 min moyen, incorporez beurre (140g), sucre (30g) et eau de fleur d'oranger (8g), 6-8 min moyen.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B14</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E14</f>
         <v>0.14</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B10</f>
         <v>Eau de fleur d'oranger — à réactualiser</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E10</f>
         <v>0.008</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F10</f>
         <v>lt</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E3</f>
         <v>ℹ</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>"[POINTER] "&amp;Procedure!D4</f>
         <v>[POINTER] Pointez avec rabat après 30 min. Boulez, détendez au réfrigérateur.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>"[FAÇONNER] "&amp;Procedure!D5</f>
         <v>[FAÇONNER] Façonnez deux baguettes de 55cm, assemblez en couronnes. Dorez à la dorure au lait.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C17" s="11">
         <f>'Besoins'!$B$2*0.045</f>
         <v>0.045</v>
       </c>
       <c r="D17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B18" t="str" s="14">
         <f>"[APPRÊTER] "&amp;Procedure!D6</f>
         <v>[APPRÊTER] Apprêt en étuve à 28°C.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B19" t="str" s="14">
         <f>"[DORER] "&amp;Procedure!D7</f>
         <v>[DORER] Dorez de nouveau, enfournez.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E7</f>
         <v>ℹ</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B21" t="str" s="14">
         <f>"[CONFIRE] "&amp;Procedure!D8</f>
         <v>[CONFIRE] Badigeonnez de sirop (375g), fruits confits (160g), sucre en grains (30g) à la sortie.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C22" s="11">
         <f>'Besoins'!$B$2*0.375</f>
         <v>0.375</v>
       </c>
       <c r="D22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C23" s="11">
         <f>'Besoins'!$B$2*0.16</f>
         <v>0.16</v>
       </c>
       <c r="D23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B22</f>
+        <f>Besoins!B23</f>
         <v>Sucre en grains n°100 (brioche)</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E22</f>
+        <f>Besoins!E23</f>
         <v>0.03</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F22</f>
+        <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="16">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="17">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B27" t="str" s="14">
         <f>"[FOUETTER] "&amp;Procedure!D9</f>
         <v>[FOUETTER] Fouettez ensemble l'œuf entier (1 pc), le jaune d'œuf (1 pc) et le lait entier (10g) jusqu'à mélange homogène.</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C28" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C29" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D29" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B16</f>
         <v>Lait entier UHT 3,5% MG brique 1L</v>
       </c>
       <c r="C30" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E16</f>
         <v>0.01</v>
       </c>
       <c r="D30" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F16</f>
         <v>lt</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E9</f>
         <v>ℹ</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33" t="s" s="16">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="17">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B34" t="str" s="14">
         <f>"[PORTER] "&amp;Procedure!D10</f>
         <v>[PORTER] Portez à ébullition l'eau (250g) avec le sucre (125g).</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
-      <c r="B35" t="str">
-[...1 lines deleted...]
-        <v>Eau (robinet - moy. France 2026)</v>
+      <c r="B35" t="s">
+        <v>217</v>
       </c>
       <c r="C35" s="11">
-        <f>Besoins!E13</f>
+        <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
-      <c r="D35" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D35" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C36" s="11">
         <f>'Besoins'!$B$2*0.125</f>
         <v>0.125</v>
       </c>
       <c r="D36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="17">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B37" t="str" s="14">
         <f>"[REFROIDIR] "&amp;Procedure!D11</f>
         <v>[REFROIDIR] Laissez refroidir avant utilisation (badigeonnage au pinceau à la sortie du four).</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39" t="s" s="16">
         <v>218</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="inlineStr" s="18">
@@ -3947,51 +3935,51 @@
     <row r="64">
       <c r="A64"/>
       <c r="B64" t="inlineStr" s="18">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C64"/>
       <c r="D64"/>
     </row>
     <row r="65">
       <c r="A65"/>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
     </row>
     <row r="66">
       <c r="A66" t="s" s="19">
         <v>22</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="37">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="A45:D45"/>
     <mergeCell ref="B46:D46"/>