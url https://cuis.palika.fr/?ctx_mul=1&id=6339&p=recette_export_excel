--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,189 +67,189 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — FER.BOUL -- 91 recettes/bases, composants_lies complets, imbrication FT chapitre 9, valide Palika 22/07/2026</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Boulangerie Viennoiserie — Recettes et techniques d'une école d'excellence (FER.BOUL)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1,185 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:39</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>COUV-NOIR-70</t>
+  </si>
+  <si>
+    <t>Couverture noir 70% cacao</t>
+  </si>
+  <si>
+    <t>Chocolats de couverture</t>
+  </si>
+  <si>
+    <t>EPI-VANILLE-GOU</t>
+  </si>
+  <si>
+    <t>Gousses de vanille Bourbon</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>FAR-T45</t>
+  </si>
+  <si>
+    <t>Farine de blé T45</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>AMI-MAIS</t>
+  </si>
+  <si>
+    <t>Amidon de maïs (Maïzena)</t>
+  </si>
+  <si>
+    <t>Semoules &amp; amidons</t>
+  </si>
+  <si>
+    <t>AMANDE-EFILEE</t>
+  </si>
+  <si>
+    <t>Amandes effilées</t>
+  </si>
+  <si>
+    <t>Oléagineux et noix</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>CREME-LIQ-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
+  </si>
+  <si>
+    <t>Laits et laits en poudre</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>LAIT-ENT-UHT</t>
+  </si>
+  <si>
+    <t>Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t>LEV-FRAICHE</t>
+  </si>
+  <si>
+    <t>Levure fraîche de boulanger</t>
+  </si>
+  <si>
+    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
-  </si>
-[...79 lines deleted...]
-    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>MIEL-FLORES</t>
   </si>
   <si>
     <t>Miel toutes fleurs vrac</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
@@ -620,50 +620,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -758,50 +761,53 @@
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -859,297 +865,297 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>0.54</v>
+        <f>E7*14.8</f>
+        <v>2.96</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*14.8</f>
-        <v>2.96</v>
+        <f>E8*320</f>
+        <v>320</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>1</v>
+        <v>0.27</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.27</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*320</f>
-        <v>320</v>
+        <f>E9*0.72</f>
+        <v>0.1944</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>43</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.27</v>
+        <v>0.03</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.27</v>
+        <v>0.03</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.72</f>
-        <v>0.1944</v>
+        <f>E10*1.6</f>
+        <v>0.048</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*1.6</f>
-        <v>0.048</v>
+        <f>E11*11</f>
+        <v>0.55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*11</f>
-        <v>0.55</v>
+        <f>E12*5.2</f>
+        <v>1.456</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*5.2</f>
-        <v>1.456</v>
+        <f>E13*6</f>
+        <v>1.86</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D14" s="9">
-        <v>0.31</v>
+        <v>0.485</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.31</v>
+        <v>0.485</v>
       </c>
       <c r="F14" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*6</f>
-        <v>1.86</v>
+        <f>E14*1.05</f>
+        <v>0.50925</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>0.485</v>
+        <v>0.014</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.485</v>
+        <v>0.014</v>
       </c>
       <c r="F15" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*1.05</f>
-        <v>0.50925</v>
+        <f>E15*2.2</f>
+        <v>0.0308</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s">
+      <c r="A16" t="s" s="12">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>0.014</v>
+        <v>2</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.014</v>
+        <v>2</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*2.2</f>
-        <v>0.0308</v>
+        <f>E16*0.27</f>
+        <v>0.54</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="9">
         <v>0.006</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.006</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0.35</f>
         <v>0.0021</v>
@@ -1204,50 +1210,53 @@
         <f>E19*0.82</f>
         <v>0.1066</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="3">
         <v>71</v>
       </c>
       <c r="G20" s="13">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>72</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>73</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>74</v>
@@ -1277,111 +1286,111 @@
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>78</v>
       </c>
       <c r="C3" t="s">
         <v>79</v>
       </c>
       <c r="D3" s="11">
         <v>0.27</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>80</v>
       </c>
       <c r="C4" t="s">
         <v>79</v>
       </c>
       <c r="D4" s="11">
         <v>0.135</v>
       </c>
       <c r="E4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>81</v>
       </c>
       <c r="C5" t="s">
         <v>79</v>
       </c>
       <c r="D5" s="11">
         <v>0.006</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>82</v>
       </c>
       <c r="C6" t="s">
         <v>79</v>
       </c>
       <c r="D6" s="11">
         <v>0.014</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>83</v>
       </c>
       <c r="C7" t="s">
         <v>79</v>
       </c>
       <c r="D7" s="11">
         <v>0.01</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
@@ -1397,360 +1406,363 @@
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>85</v>
       </c>
       <c r="C9" t="s">
         <v>79</v>
       </c>
       <c r="D9" s="11">
         <v>0.03</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>86</v>
       </c>
       <c r="C10" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="11">
         <v>0.15</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>87</v>
       </c>
       <c r="C11" t="s">
         <v>79</v>
       </c>
       <c r="D11" s="11">
         <v>0.15</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>88</v>
       </c>
       <c r="C12" t="s">
         <v>79</v>
       </c>
       <c r="D12" s="11">
         <v>0.16</v>
       </c>
       <c r="E12" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>89</v>
       </c>
       <c r="C13" t="s">
         <v>79</v>
       </c>
       <c r="D13" s="11">
         <v>0.2</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>85</v>
       </c>
       <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="11">
         <v>0.04</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>80</v>
       </c>
       <c r="C15" t="s">
         <v>79</v>
       </c>
       <c r="D15" s="11">
         <v>0.35</v>
       </c>
       <c r="E15" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>88</v>
       </c>
       <c r="C16" t="s">
         <v>79</v>
       </c>
       <c r="D16" s="11">
         <v>0.15</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>84</v>
       </c>
       <c r="C17" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="11">
         <v>0.1</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>90</v>
       </c>
       <c r="C18" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>91</v>
       </c>
       <c r="C19" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="11">
         <v>2</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="F19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
         <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="11">
         <v>0.11</v>
       </c>
       <c r="E20" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>94</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="11">
         <v>2</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>95</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="11">
         <v>0.03</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="11">
         <v>0.06</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
         <v>96</v>
       </c>
       <c r="C24" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="11">
         <v>0.05</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>97</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>98</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>99</v>
@@ -1946,50 +1958,53 @@
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>123</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s" s="14">
         <v>130</v>
       </c>
       <c r="E12" t="s" s="14"/>
       <c r="F12" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D36"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>132</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"FER-NYROLLS · BOU.PAINS_VIENNOIS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-NYROLLS · BOU.PAINS_VIENNOIS · référence : 1,185 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -2006,182 +2021,182 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
         <v>134</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[CRÉMER] "&amp;Procedure!D2</f>
         <v>[CRÉMER] Ganache : ébullition crème (160g), versez sur le chocolat (200g), incorporez le beurre (40g).</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>135</v>
       </c>
       <c r="C6" s="11">
         <f>'Besoins'!$B$2*0.16</f>
         <v>0.16</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>136</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
         <v>137</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[CRÉMER] "&amp;Procedure!D3</f>
         <v>[CRÉMER] Crème vanille : ébullition lait (350g), crème (150g), sucre (50g), vanille (1 gousse). Blanchissez œufs (2 pc) et sucre (50g), ajoutez fécule (30g), cuisez, incorporez le beurre (60g).</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>138</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>139</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*0.35</f>
         <v>0.35</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>135</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Gousses de vanille Bourbon</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>1</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>pc</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
         <v>140</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[FRASER] "&amp;Procedure!D4</f>
         <v>[FRASER] Frasez la détrempe (farine 270g, lait 135g, sel 6g, levure 14g, miel 10g, sucre 30g, beurre 30g) 5 min, pétrissez 8 min.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Farine de blé T45</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.27</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>139</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*0.135</f>
         <v>0.135</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Levure fraîche de boulanger</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>0.014</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B18</f>
         <v>Miel toutes fleurs vrac</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E18</f>
         <v>0.01</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>138</v>
       </c>
       <c r="C18" s="11">
         <f>'Besoins'!$B$2*0.03</f>
@@ -2247,59 +2262,59 @@
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str" s="18">
         <f>"ℹ "&amp;Procedure!E7</f>
         <v>ℹ</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="17">
         <v>145</v>
       </c>
       <c r="B25" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D8</f>
         <v>[FOURRER] Garnissez de crème vanille en poche, ganache en ruban, amandes effilées (50g).</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Amandes effilées</v>
       </c>
       <c r="C26" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.05</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="16">
         <v>146</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="17">
         <v>134</v>
       </c>
       <c r="B29" t="str" s="14">
         <f>"[PLIER] "&amp;Procedure!D9</f>
         <v>[PLIER] Plier une feuille de papier cuisson 40×30cm en deux dans la longueur puis en trois pour marquer les plis (rectangle 20×10cm), déplier.</v>
       </c>
@@ -2358,51 +2373,51 @@
       <c r="A34" t="s" s="17">
         <v>141</v>
       </c>
       <c r="B34" t="str" s="14">
         <f>Procedure!D12</f>
         <v>Réfrigérer avant utilisation.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="19">
         <v>22</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="18">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="A36:D36"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">