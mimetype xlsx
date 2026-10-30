--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,96 +67,96 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — FER.BOUL -- 91 recettes/bases, composants_lies complets, imbrication FT chapitre 9, valide Palika 22/07/2026</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Boulangerie Viennoiserie — Recettes et techniques d'une école d'excellence (FER.BOUL)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1,9 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 16:54</t>
+    <t>30/10/2026 19:46</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>FAR-SEIGLE</t>
   </si>
   <si>
     <t>Farine de seigle T130</t>
   </si>
   <si>
     <t>Farines alternatives &amp; spéciales</t>
   </si>
   <si>
     <t>FAR-T150</t>
   </si>
@@ -617,50 +617,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -755,50 +758,53 @@
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -1176,50 +1182,53 @@
         <f>E18*5.7979707103</f>
         <v>0.006105</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="3">
         <v>67</v>
       </c>
       <c r="G19" s="12">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>68</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>69</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>70</v>
@@ -1599,50 +1608,53 @@
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>92</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="11">
         <v>0.08</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>93</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>94</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>95</v>
@@ -1868,50 +1880,53 @@
         <v>127</v>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
       <c r="C13" t="s">
         <v>130</v>
       </c>
       <c r="D13" t="s" s="13">
         <v>131</v>
       </c>
       <c r="E13" t="s" s="13">
         <v>132</v>
       </c>
       <c r="F13" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D46"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>134</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"FER-PAINNOIR · BOU.PAINS_SPECIAUX · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-PAINNOIR · BOU.PAINS_SPECIAUX · référence : 1,9 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -2386,51 +2401,51 @@
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E13</f>
         <v>ℹ</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
       <c r="A46" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="25">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="B44:D44"/>