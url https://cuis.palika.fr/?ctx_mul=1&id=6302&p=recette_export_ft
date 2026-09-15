--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -808,51 +808,51 @@
         <v>3</v>
       </c>
       <c r="G12" s="8">
         <f>E12*7.8</f>
         <v>4.68</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="9">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="4">
         <v>0.03</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="G13" s="8">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
         <v>0.001</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.001</v>
       </c>
       <c r="F14" t="s">
         <v>3</v>