--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,96 +67,96 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — FER.BOUL -- 91 recettes/bases, composants_lies complets, imbrication FT chapitre 9, valide Palika 22/07/2026</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Boulangerie Viennoiserie — Recettes et techniques d'une école d'excellence (FER.BOUL)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>0,94 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:37</t>
+    <t>30/10/2026 14:44</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>FAR-SEIGLE</t>
   </si>
   <si>
     <t>Farine de seigle T130</t>
   </si>
   <si>
     <t>Farines alternatives &amp; spéciales</t>
   </si>
   <si>
     <t>FAR-GRUAU</t>
   </si>
@@ -497,50 +497,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -635,50 +638,53 @@
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -906,50 +912,53 @@
         <f>E12*0.35</f>
         <v>0.00315</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="3">
         <v>51</v>
       </c>
       <c r="G13" s="12">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>52</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>53</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>54</v>
@@ -1109,50 +1118,53 @@
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>66</v>
       </c>
       <c r="C9" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="11">
         <v>0.125</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>67</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>68</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>69</v>
@@ -1310,50 +1322,53 @@
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>89</v>
       </c>
       <c r="B10">
         <v>4</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s" s="13">
         <v>96</v>
       </c>
       <c r="E10" t="s" s="13"/>
       <c r="F10" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>98</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"FER-METEILFEUIL · BOU.PAINS_SPECIAUX · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>FER-METEILFEUIL · BOU.PAINS_SPECIAUX · référence : 0,94 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1613,51 +1628,51 @@
       <c r="A25" t="s" s="16">
         <v>104</v>
       </c>
       <c r="B25" t="str" s="13">
         <f>Procedure!D10</f>
         <v>Réfrigérer avant utilisation.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="16">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>