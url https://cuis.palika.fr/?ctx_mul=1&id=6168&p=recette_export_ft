--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -246,50 +246,53 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -366,50 +369,53 @@
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="G7" s="9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>13</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>14</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>15</v>
@@ -421,50 +427,53 @@
         <v>17</v>
       </c>
       <c r="F1" t="s" s="7">
         <v>18</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="s" s="10">
         <v>20</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>21</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>23</v>
       </c>
@@ -478,50 +487,53 @@
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D7"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>26</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="11">
         <f>"C85.CHIB.V2 · PAT.CREAMS.CUITES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>C85.CHIB.V2 · PAT.CREAMS.CUITES · référence : 1 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
@@ -538,51 +550,51 @@
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="s" s="13">
         <v>20</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="14">
         <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Chibouste (variété à préciser 2</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>