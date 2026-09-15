--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -231,53 +231,50 @@
     <t>BATTRE</t>
   </si>
   <si>
     <t>Battre jusqu'à l'obtention d'une masse tiède</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème Anglaise Spéciale (pour Crème au Beurre)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Crème Anglaise (méthode-cadre, variété)</t>
-  </si>
-[...1 lines deleted...]
-    <t>L</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ LAIT</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ JAUNE D'OEUF (ML) (conv.)</t>
   </si>
   <si>
     <t>conversion</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Meringue Italienne (cahier)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ BLANC D'OEUF (ML) (conv.)</t>
   </si>
@@ -1044,484 +1041,484 @@
         <v>69</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1.525</f>
         <v>1.525</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>71</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E4" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.375</f>
         <v>0.375</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C7" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.65</f>
         <v>0.65</v>
       </c>
       <c r="E7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.4166666667</f>
         <v>0.416667</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.8333333333</f>
         <v>0.833333</v>
       </c>
       <c r="E11" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D32"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"C85.CRBEU.II · PAT.CREAMS.BEURRE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>C85.CRBEU.II · PAT.CREAMS.BEURRE · référence : 4,525 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[MONTER] "&amp;Procedure!D2</f>
         <v>[MONTER] Monter au batteur la Crème Anglaise Spéciale froide (préparée la veille)</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E2</f>
         <v>ℹ</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[INCORPORER] "&amp;Procedure!D3</f>
         <v>[INCORPORER] Ajouter le beurre pommade et foisonner</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E3</f>
         <v>ℹ</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="15">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B9" t="str" s="12">
         <f>"[INCORPORER] "&amp;Procedure!D4</f>
         <v>[INCORPORER] Alléger en incorporant la Meringue Italienne tiède en dernier</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E4</f>
         <v>ℹ</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="14">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="15">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B13" t="str" s="12">
         <f>"[BOUILLIR] "&amp;Procedure!D5</f>
         <v>[BOUILLIR] Bouillir le lait (Crème Anglaise cadre C85.CRAN.GEN)</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="15">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B14" t="str" s="12">
         <f>"[BLANCHIR] "&amp;Procedure!D6</f>
         <v>[BLANCHIR] Blanchir 750ml de jaunes avec 1300gr de sucre semoule</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="15">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B15" t="str" s="12">
         <f>"[VERSER] "&amp;Procedure!D7</f>
         <v>[VERSER] Verser le lait bouillant sur les jaunes blanchis, cuire jusqu'au premier bouillon comme une crème anglaise classique</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E7</f>
         <v>ℹ</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="15">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B17" t="str" s="12">
         <f>"[REFROIDIR] "&amp;Procedure!D8</f>
         <v>[REFROIDIR] Refroidir et réserver au froid — préparation de la veille</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str" s="16">
         <f>"ℹ "&amp;Procedure!E8</f>
         <v>ℹ</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="14">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="15">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B21" t="str" s="12">
         <f>"[BOUILLIR] "&amp;Procedure!D9</f>
         <v>[BOUILLIR] Bouillir le lait avec le sucre (1ère masse)</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="15">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B22" t="str" s="12">
         <f>"[BLANCHIR] "&amp;Procedure!D10</f>
         <v>[BLANCHIR] Blanchir les jaunes avec le sucre (2ème masse) — dosage selon la colonne choisie dans dosage_ref</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="15">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B23" t="str" s="12">
         <f>"[INCORPORER] "&amp;Procedure!D11</f>
         <v>[INCORPORER] Quand la 1ère masse bout, incorporer 1/3 de cette masse dans la 2ème masse, bien mélanger au fouet</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="15">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B24" t="str" s="12">
         <f>"[METTRE] "&amp;Procedure!D12</f>
         <v>[METTRE] Mettre toute la 2ème masse dans la 1ère masse (toujours sur le gaz), remuer au fouet jusqu'au premier bouillon (1 min), éteindre</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="14">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="15">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B27" t="str" s="12">
         <f>"[CUIRE] "&amp;Procedure!D13</f>
         <v>[CUIRE] Cuire à 121°C : 1800gr de sucre avec 450ml d'eau</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="15">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B28" t="str" s="12">
         <f>"[MONTER] "&amp;Procedure!D14</f>
         <v>[MONTER] Monter 1000ml de blancs d'œufs avec 200gr de sucre</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="15">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B29" t="str" s="12">
         <f>"[VERSER] "&amp;Procedure!D15</f>
         <v>[VERSER] Verser le sucre cuit en filet sur les blancs montés</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="15">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B30" t="str" s="12">
         <f>"[BATTRE] "&amp;Procedure!D16</f>
         <v>[BATTRE] Battre jusqu'à l'obtention d'une masse tiède</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32" t="s" s="17">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="27">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="A20:D20"/>