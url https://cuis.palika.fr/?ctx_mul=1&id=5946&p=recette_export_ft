--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -450,87 +450,87 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.12</v>
+        <v>0.074074</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.12</v>
+        <v>0.074074</v>
       </c>
       <c r="F7" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="9">
-        <f>E7*16.0945</f>
-        <v>1.93134</v>
+        <f>E7*16.0945160945</f>
+        <v>1.192185</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="4">
-        <v>1.5</v>
+        <v>0.925926</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>1.5</v>
+        <v>0.925926</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="9">
-        <f>E8*0.82</f>
-        <v>1.23</v>
+        <f>E8*0.8199999344</f>
+        <v>0.759259</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4">
         <v>0.75</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="9">
         <f>E9*6.4452</f>
         <v>4.8339</v>
@@ -755,70 +755,70 @@
       <c r="B4" t="s">
         <v>46</v>
       </c>
       <c r="C4" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*1.5</f>
-        <v>1.5</v>
+        <f>'Besoins'!$B$2*0.9259259259</f>
+        <v>0.925926</v>
       </c>
       <c r="E5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*0.12</f>
-        <v>0.12</v>
+        <f>'Besoins'!$B$2*0.0740740741</f>
+        <v>0.074074</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>50</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>