--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Bavaroise Kirch ("Casino")</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>C85.BAVA.KIRC</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Mousses et bavarois (PAT.MOUSSES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>2,568 kg</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:41</t>
+    <t>15/09/2026 16:12</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -185,53 +185,50 @@
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 2,568 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Mousses et bavarois</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème Anglaise (méthode-cadre, variété)</t>
-  </si>
-[...1 lines deleted...]
-    <t>L</t>
   </si>
   <si>
     <t>Méthodes-cadres (mères)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ LAIT</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ GELATINE EN FEUILLES</t>
   </si>
@@ -900,458 +897,458 @@
       </c>
       <c r="D2" s="11">
         <v>2.568</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="s">
         <v>53</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F3" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D4" s="11">
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C5" t="s">
         <v>53</v>
       </c>
       <c r="D5" s="11">
         <v>0.3</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D6" s="11">
         <v>7.895</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D7" s="11">
         <v>0.3</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D8" s="11">
         <v>0.028</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D9" s="11">
         <v>0.83</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>65</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>66</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>67</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>68</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>69</v>
       </c>
-      <c r="E1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D2" t="s" s="14">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D3" t="s" s="14">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D4" t="s" s="14">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D5" t="s" s="14">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B6">
         <v>2</v>
       </c>
       <c r="C6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" t="s" s="14">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B7">
         <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D7" t="s" s="14">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B8">
         <v>4</v>
       </c>
       <c r="C8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D8" t="s" s="14">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"C85.BAVA.KIRC · PAT.MOUSSES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>C85.BAVA.KIRC · PAT.MOUSSES · référence : 2,568 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[CRÉMER] "&amp;Procedure!D2</f>
         <v>[CRÉMER] Prendre une Crème Anglaise I à 30°C</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D3</f>
         <v>[INCORPORER] Ajouter les feuilles de gélatine fondue et 50ml de kirch</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D4</f>
         <v>[INCORPORER] Incorporer délicatement 830ml de crème fouettée, utiliser de suite</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[BOUILLIR] "&amp;Procedure!D5</f>
         <v>[BOUILLIR] Bouillir le lait avec le sucre (1ère masse)</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[BLANCHIR] "&amp;Procedure!D6</f>
         <v>[BLANCHIR] Blanchir les jaunes avec le sucre (2ème masse) — dosage selon la colonne choisie dans dosage_ref</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D7</f>
         <v>[INCORPORER] Quand la 1ère masse bout, incorporer 1/3 de cette masse dans la 2ème masse, bien mélanger au fouet</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[METTRE] "&amp;Procedure!D8</f>
         <v>[METTRE] Mettre toute la 2ème masse dans la 1ère masse (toujours sur le gaz), remuer au fouet jusqu'au premier bouillon (1 min), éteindre</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="12">