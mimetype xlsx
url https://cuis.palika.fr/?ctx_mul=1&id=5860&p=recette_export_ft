--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -603,262 +603,262 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="9">
         <f>E7*0.003</f>
-        <v>0.009</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="8">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="4">
-        <v>0.02</v>
+        <v>0.006667</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.02</v>
+        <v>0.006667</v>
       </c>
       <c r="F8">
         <v>5</v>
       </c>
       <c r="G8" s="9">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4">
-        <v>0.001</v>
+        <v>0.000333</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.001</v>
+        <v>0.000333</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="9">
-        <f>E9*14</f>
-        <v>0.014</v>
+        <f>E9*14.014014014</f>
+        <v>0.004667</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>0.1</v>
+        <v>0.033333</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.1</v>
+        <v>0.033333</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="9">
-        <f>E10*1.8</f>
-        <v>0.18</v>
+        <f>E10*1.8000180002</f>
+        <v>0.06</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="4">
-        <v>0.1</v>
+        <v>0.033333</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.1</v>
+        <v>0.033333</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="9">
-        <f>E11*0.4</f>
-        <v>0.04</v>
+        <f>E11*0.400004</f>
+        <v>0.013333</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
-        <v>0.001</v>
+        <v>0.000333</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.001</v>
+        <v>0.000333</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="9">
-        <f>E12*0.35</f>
-        <v>0.00035</v>
+        <f>E12*0.3503503504</f>
+        <v>0.000117</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="8">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="4">
-        <v>1</v>
+        <v>0.333333</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>1</v>
+        <v>0.333333</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="9">
-        <f>E13*2.5</f>
-        <v>2.5</v>
+        <f>E13*2.5000025</f>
+        <v>0.833333</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="8">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="4">
-        <v>1</v>
+        <v>0.333333</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>1</v>
+        <v>0.333333</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="9">
-        <f>E14*1.8</f>
-        <v>1.8</v>
+        <f>E14*1.8000018</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="8">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="4">
-        <v>0.001</v>
+        <v>0.000333</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.001</v>
+        <v>0.000333</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="9">
-        <f>E15*3.2</f>
-        <v>0.0032</v>
+        <f>E15*3.2032032032</f>
+        <v>0.001067</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="10">
         <v>38</v>
       </c>
       <c r="G16" s="11">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F13"/>
   <sheetViews>
@@ -1164,214 +1164,214 @@
       <c r="B3" t="s">
         <v>83</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>84</v>
       </c>
       <c r="C4" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*3</f>
-        <v>3</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>85</v>
       </c>
       <c r="C5" t="s">
         <v>86</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*3</f>
-        <v>3</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>87</v>
       </c>
       <c r="C6" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.3333333333</f>
+        <v>0.333333</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>88</v>
       </c>
       <c r="C7" t="s">
         <v>86</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.3333333333</f>
+        <v>0.333333</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>89</v>
       </c>
       <c r="C8" t="s">
         <v>86</v>
       </c>
       <c r="D8" s="6">
-        <f>'Besoins'!$B$2*0.001</f>
-        <v>0.001</v>
+        <f>'Besoins'!$B$2*0.0003333333</f>
+        <v>0.000333</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>90</v>
       </c>
       <c r="C9" t="s">
         <v>86</v>
       </c>
       <c r="D9" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*0.0333333333</f>
+        <v>0.033333</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>91</v>
       </c>
       <c r="C10" t="s">
         <v>86</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*0.0333333333</f>
+        <v>0.033333</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>92</v>
       </c>
       <c r="C11" t="s">
         <v>86</v>
       </c>
       <c r="D11" s="6">
-        <f>'Besoins'!$B$2*0.02</f>
-        <v>0.02</v>
+        <f>'Besoins'!$B$2*0.0066666667</f>
+        <v>0.006667</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>93</v>
       </c>
       <c r="C12" t="s">
         <v>86</v>
       </c>
       <c r="D12" s="6">
-        <f>'Besoins'!$B$2*0.001</f>
-        <v>0.001</v>
+        <f>'Besoins'!$B$2*0.0003333333</f>
+        <v>0.000333</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>94</v>
       </c>
       <c r="C13" t="s">
         <v>86</v>
       </c>
       <c r="D13" s="6">
-        <f>'Besoins'!$B$2*0.001</f>
-        <v>0.001</v>
+        <f>'Besoins'!$B$2*0.0003333333</f>
+        <v>0.000333</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D28"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>95</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>