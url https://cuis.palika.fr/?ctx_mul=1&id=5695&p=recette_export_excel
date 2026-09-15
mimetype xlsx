--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FIADONE PAISANU</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_268</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâtisserie collectivité (GRO.DESSERTS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,237 +79,357 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:02</t>
+    <t>15/09/2026 15:24</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
+    <t>00000061</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Matières diverses (à trier)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>ORANGE-FRAICHE</t>
+  </si>
+  <si>
+    <t>Orange fraîche (zeste/jus) — à réactualiser</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
+    <t>FROMAGE-BRUCCIO</t>
+  </si>
+  <si>
+    <t>Fromage bruccio (Corse)</t>
+  </si>
+  <si>
+    <t>Produits laitiers</t>
+  </si>
+  <si>
+    <t>OEU-M-STD</t>
+  </si>
+  <si>
+    <t>Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
     <t>OVO-BLANC-LIQ</t>
   </si>
   <si>
     <t>Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
-    <t>PATE-SABLEE-KG</t>
-[...5 lines deleted...]
-    <t>Pâtes prêtes à l'emploi</t>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
+  </si>
+  <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t>SUC-GLACE</t>
+  </si>
+  <si>
+    <t>Sucre glace tamisé</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâtisserie collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Pâte sablée sucrée vrac (kg)</t>
+    <t xml:space="preserve">    ↳ PÂTE SUCRÉE</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sucre glace tamisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ EAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
-    <t>lt</t>
+    <t xml:space="preserve">    ↳ Fromage bruccio (Corse)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Oeuf entier liquide pasteurisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Orange fraîche (zeste/jus) — à réactualiser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>CONFECTIONNER</t>
   </si>
   <si>
     <t>105 min (prepa)</t>
   </si>
   <si>
     <t>FONCER</t>
   </si>
   <si>
     <t>FOURRER</t>
   </si>
   <si>
     <t>Garnir les fonds de tarte - Verser équitablement la crème dans les 3 bacs GN. - Avec la corne,égaliser la surface de la crème.</t>
   </si>
   <si>
     <t>TEMPÉRER</t>
   </si>
   <si>
     <t>33 min (cuisson)</t>
   </si>
   <si>
     <t>SERVIR</t>
   </si>
   <si>
     <t>Portionner et servir - Détailler chaque fiadone en 35 portions. - Servir à l’assiette avec une spatule carrée.</t>
   </si>
   <si>
+    <t>PÂTE SUCRÉE</t>
+  </si>
+  <si>
+    <t>TAMISER</t>
+  </si>
+  <si>
+    <t>105 min (cuisson)</t>
+  </si>
+  <si>
+    <t>95 min (repos)</t>
+  </si>
+  <si>
+    <t>30 min (repos)</t>
+  </si>
+  <si>
+    <t>CUIRE</t>
+  </si>
+  <si>
+    <t>15 min (cuisson)</t>
+  </si>
+  <si>
+    <t>Garnir les tartes - Garnir les fonds avec une crème (pâtissière,frangipane,etc.) et disposer les fruits sur la crème.</t>
+  </si>
+  <si>
     <t>Fiche technique — FIADONE PAISANU</t>
   </si>
   <si>
     <t>FIADONE PAISANU  GRO_CDC_268</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
+  </si>
+  <si>
+    <t>↳ PÂTE SUCRÉE  GRO_CDC_216</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -372,63 +492,66 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -501,106 +624,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>29.01</v>
+        <v>118.667395</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.2901</v>
+        <v>1.18667395</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>29.01</v>
+        <v>118.667395</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -657,652 +780,1256 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>26</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s">
+      <c r="A7" t="s" s="12">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>2.5</v>
+        <v>0.001</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2.5</v>
+        <v>0.001</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.7</f>
-        <v>6.75</v>
+        <f>E7*0.003</f>
+        <v>0.000003</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*5.2</f>
-        <v>1.04</v>
+        <f>E8*2.7</f>
+        <v>6.75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>2</v>
+        <v>0.032</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>2</v>
+        <v>0.032</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*3.2</f>
-        <v>6.4</v>
+        <f>E9*0.56</f>
+        <v>0.01792</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>3.9</v>
+        <v>12</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>3.9</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*3.8</f>
-        <v>14.82</v>
+        <f>E10*2.5</f>
+        <v>30</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11"/>
-[...8 lines deleted...]
-        <f>SUM(G7:G10)</f>
+      <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="9">
+        <v>0.216</v>
+      </c>
+      <c r="E11" s="11">
+        <f>D11*$B$2</f>
+        <v>0.216</v>
+      </c>
+      <c r="F11" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*5.2</f>
+        <v>1.1232</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="9">
+        <v>6</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>6</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*11</f>
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="9">
+        <v>3.14</v>
+      </c>
+      <c r="E13" s="11">
+        <f>D13*$B$2</f>
+        <v>3.14</v>
+      </c>
+      <c r="F13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*0.1795</f>
+        <v>0.56363</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="9">
+        <v>2</v>
+      </c>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*3.2</f>
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="9">
+        <v>2</v>
+      </c>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F15" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*3.9</f>
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="9">
+        <v>0.00012</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>0.00012</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*0.35</f>
+        <v>0.000042</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="9">
+        <v>0.012</v>
+      </c>
+      <c r="E17" s="11">
+        <f>D17*$B$2</f>
+        <v>0.012</v>
+      </c>
+      <c r="F17" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" s="4">
+        <f>E17*1.05</f>
+        <v>0.0126</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18" t="s" s="3">
+        <v>65</v>
+      </c>
+      <c r="G18" s="13">
+        <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="C3" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="D3" s="11">
-        <v>3.9</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="C4" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="D4" s="11">
-        <v>0.2</v>
+        <v>0.032</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="D5" s="11">
-        <v>2.5</v>
+        <v>0.016</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
+        <v>2</v>
+      </c>
+      <c r="B6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D6" s="11">
+        <v>0.012</v>
+      </c>
+      <c r="E6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>2</v>
+      </c>
+      <c r="B7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D7" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.14</v>
+      </c>
+      <c r="E9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
         <v>1</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+      <c r="B10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>83</v>
+      </c>
+      <c r="C12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" s="11">
+        <v>2</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
         <v>56</v>
       </c>
-      <c r="F6" t="s">
-        <v>40</v>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" s="11">
+        <v>6</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>85</v>
+      </c>
+      <c r="C14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="11">
+        <v>2</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" s="11">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" s="11">
+        <v>3</v>
+      </c>
+      <c r="E16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>62</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="13">
+        <v>94</v>
+      </c>
+      <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles. R</t>
         </is>
       </c>
-      <c r="E2" t="s" s="13"/>
+      <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="13">
+        <v>95</v>
+      </c>
+      <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Confectionner la pâte sucrée comme l’indique la fiche technique au chapitre des g pâtes de base. E - Laver et désinfecter les oranges suivant la procédure. - Au zesteur,peler les oranges.Réserver la râpure d’orange. S - Dans une calotte,faire fondre 200 g de beurre. - Au pinceau,badigeonner de beurre fondu l’intérieur de 3 bacs GN 1/1 H 45 perforés.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="13"/>
+      <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="13">
+        <v>97</v>
+      </c>
+      <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Foncer les moules - Sur le marbre fariné,séparer la pâte en trois pâtons égaux.Bouler les pâtons. - Avec chaque pâton faire des abaisses de 60 x 40 cm. - Enrouler l’abaisse autour du rouleau à pâtisserie et développer l’abaisse sur le bac. - Avec la paume de la main,faire adhérer l’abaisse aux parois du bac. - Pousser la pâte en remontant les bords. - Pour égaliser les bords,chiqueter la bordure en pinçant la pâte entre le pouce et l’index de la main gauche et le pouce de la main droite. - Piquer le fond du fonçage avec un pique-vite.Réserver la pâte au froid.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="13"/>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="13">
+        <v>95</v>
+      </c>
+      <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner la crème - Dans la cuve du batteur,mettre le fromage de bruccio,le sucre et les râpures d’orange. - Au fouet et en première vitesse,mélanger les éléments. - Graduellement,ajouter les œufs.Mélanger afin d’obtenir une crème lisse (on peut ajouter à la crème de fromage de l’eau-de-vie et de l’eau de fleur d’oranger). - Corner le fond et les bords de la cuve de temps en temps pour réaliser un bon mélange.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="13"/>
+      <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="E6" t="s" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="D6" t="s" s="14">
+        <v>99</v>
+      </c>
+      <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D7" t="inlineStr" s="13">
+        <v>100</v>
+      </c>
+      <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Cuire les fiadones - Préchauffer le four à la température de + 160 °C. - Dorer le dessus des fiadones avec de l’œuf battu. - Étager les bacs sur l’échelle de cuisson. - Enfourner et cuire les fiadones pendant 30 à 35 minutes. - Contrôler la cuisson des fiadones par sondage avec la pointe d’un couteau désinfecté.La lame doit être sans trace en fin de cuisson.Si ce n’est pas le cas,poursuivre la cuisson.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="13"/>
+      <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
-        <v>70</v>
+        <v>101</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-      <c r="E8" t="s" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="D8" t="s" s="14">
+        <v>103</v>
+      </c>
+      <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="inlineStr" s="13">
+      <c r="D9" t="inlineStr" s="14">
         <is>
           <t>Commentaires - Le bruccio est un fromage fabriqué à partir de sérums issus des fabrications fromagères corses,«fromages de babeurre». - Le fiadone est un gâteau à base de bruccio frais.C’est une des spécialités les plus réputées du nord de la Corse dont il est originaire. - On peut lier la crème avec les jaunes d’œufs et incorporer les blancs montés.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="13"/>
+      <c r="E9" t="s" s="14"/>
       <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
+      </c>
+      <c r="C10" t="s">
+        <v>94</v>
+      </c>
+      <c r="D10" t="inlineStr" s="14">
+        <is>
+          <t>Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</t>
+        </is>
+      </c>
+      <c r="E10" t="s" s="14"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B11">
+        <v>2</v>
+      </c>
+      <c r="C11" t="s">
+        <v>105</v>
+      </c>
+      <c r="D11" t="inlineStr" s="14">
+        <is>
+          <t>Préparations préliminaires - Tamiser la farine. I - Assouplir le beurre. g E - Dans une calotte,faire fondre les 150 g de beurre.Au pinceau,enduire légèrement g l’intérieur de 4 bacs GN 1/1 H 45 perforés.Les trous aident à une meilleure cuisson. Réserver. - Il est souhaitable de chemiser le bac avec du papier sulfurisé en le faisant adhérer au beurre du bac pour faciliter son démoulage.</t>
+        </is>
+      </c>
+      <c r="E11" t="s" s="14"/>
+      <c r="F11" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12">
+        <v>3</v>
+      </c>
+      <c r="C12" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" t="inlineStr" s="14">
+        <is>
+          <t>Confectionner la pâte sucrée Méthode par crémage - Dans la cuve du batteur,travailler au fouet en première vitesse le sucre glace et le beurre assoupli. - Ajouter les œufs de préférence tiédis et l’eau (on peut remplacer l’eau par 2 œufs supplémentaires). - Mélanger les éléments sans travailler.Corner la cuve et ramener le tout dans le centre de la cuve. - Dans la cuve du batteur,mettre la farine et le sel fin sur le mélange beurre/œufs/sucre glace. - À la feuille,fraiser rapidement l’ensemble des éléments.Arrêter le fraisage sitôt que la pâte ne colle plus aux parois de la cuve et dès qu’elle est homogène.Ne pas travailler avec excès,la pâte risque de se rétracter à la cuisson. - Mettre la pâte sur le marbre légèrement fariné.L’excès de farine durcirait la pâte,la rendrait cassante et difficile à tourer. - Séparer la pâte en deux pâtons égaux. - Sans travailler la pâte,bouler et compacter chaque pâton en ramenant les bords sur le centre de la boule. - Aplatir et filmer les boules.Stocker les 2 boules aplaties dans deux bacs GN1/1H100 en polycarbonate.Laisser reposer au moins 2 heures avant son utilisation pour le fonçage.</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="14"/>
+      <c r="F12" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13">
+        <v>4</v>
+      </c>
+      <c r="C13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D13" t="inlineStr" s="14">
+        <is>
+          <t>Foncer la pâte - Séparer au coupe-pâte chaque pâton en deux. - Faire une abaisse de 570 x 370 mm. - Enrouler l’abaisse autour du rouleau,développer et centrer l’abaisse sur un bac.Ou plier l’abaisse en 4,centrer l’abaisse au milieu du bac et déplier la pâte dans l’intérieur du bac. - Avec la paume de la main,faire adhérer la pâte aux parois du bac. - Piquer le fond des bacs à l’aide d’un pique-vite. - Laisser reposer la pâte pendant 30 minutes environ.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="14"/>
+      <c r="F13" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14">
+        <v>5</v>
+      </c>
+      <c r="C14" t="s">
+        <v>109</v>
+      </c>
+      <c r="D14" t="inlineStr" s="14">
+        <is>
+          <t>Cuire la pâte sucrée - Préchauffer le four sur la position chaleur sèche à + 180°C,clé ouverte. - Garnir le fond de tarte avec une feuille de papier sulfurisé de taille un peu plus grande que la pâte. - Remplir avec une charge (légumes secs,noyaux en alliage spécial,etc.). - Étager les bacs sur l’échelle de four. - Enfourner et cuire pendant 20 / 25 minutes les fonds de tarte aux 3/4 de leur cuisson. - 5 minutes avant la fin de la cuisson,retirer la charge et le papier sulfurisé. - On peut alors dorer la bordure des tartes (facultatif). - Dès la sortie du four,mettre les fonds sur une grille,mais on peut aussi garnir les fonds de pâte sucrée dans les bacs de cuisson pour éviter de les briser.</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="14"/>
+      <c r="F14" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>98</v>
+      </c>
+      <c r="D15" t="s" s="14">
+        <v>111</v>
+      </c>
+      <c r="E15" t="s" s="14"/>
+      <c r="F15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16">
+        <v>7</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16" t="inlineStr" s="14">
+        <is>
+          <t>Suggestion - On peut faire aussi de la pâte sucrée à partir d’une pâte à foncer,en augmentant le poids du sucre à raison de 250 g au kilo de farine.Cette pâte est moins délicate de texture mais moins fragile à travailler.</t>
+        </is>
+      </c>
+      <c r="E16" t="s" s="14"/>
+      <c r="F16"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="14">
+      <c r="A2" t="str" s="15">
         <f>"GRO_CDC_268 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_268 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="15">
-        <v>74</v>
+      <c r="A4" t="s" s="16">
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="13">
+      <c r="A5" t="s" s="17">
+        <v>114</v>
+      </c>
+      <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles. R</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="13">
+      <c r="A6" t="s" s="17">
+        <v>115</v>
+      </c>
+      <c r="B6" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D3</f>
         <v>[CONFECTIONNER] Préparations préliminaires - Confectionner la pâte sucrée comme l’indique la fiche technique au chapitre des g pâtes de base. E - Laver et désinfecter les oranges suivant la procédure. - Au zesteur,peler les oranges.Réserver la râpure d’orange. S - Dans une calotte,faire fondre 200 g de beurre. - Au pinceau,badigeonner de beurre fondu l’intérieur de 3 bacs GN 1/1 H 45 perforés.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="13">
+      <c r="A7" t="s" s="17">
+        <v>116</v>
+      </c>
+      <c r="B7" t="str" s="14">
         <f>"[FONCER] "&amp;Procedure!D4</f>
         <v>[FONCER] Foncer les moules - Sur le marbre fariné,séparer la pâte en trois pâtons égaux.Bouler les pâtons. - Avec chaque pâton faire des abaisses de 60 x 40 cm. - Enrouler l’abaisse autour du rouleau à pâtisserie et développer l’abaisse sur le bac. - Avec la paume de la main,faire adhérer l’abaisse aux parois du bac. - Pousser la pâte en remontant les bords. - Pour égaliser les bords,chiqueter la bordure en pinçant la pâte entre le pouce et l’index de la main gauche et le pouce de la main droite. - Piquer le fond du fonçage avec un pique-vite.Réserver la pâte au froid.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="13">
+      <c r="A8" t="s" s="17">
+        <v>117</v>
+      </c>
+      <c r="B8" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D5</f>
         <v>[CONFECTIONNER] Confectionner la crème - Dans la cuve du batteur,mettre le fromage de bruccio,le sucre et les râpures d’orange. - Au fouet et en première vitesse,mélanger les éléments. - Graduellement,ajouter les œufs.Mélanger afin d’obtenir une crème lisse (on peut ajouter à la crème de fromage de l’eau-de-vie et de l’eau de fleur d’oranger). - Corner le fond et les bords de la cuve de temps en temps pour réaliser un bon mélange.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="13">
+      <c r="A9" t="s" s="17">
+        <v>118</v>
+      </c>
+      <c r="B9" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D6</f>
         <v>[FOURRER] Garnir les fonds de tarte - Verser équitablement la crème dans les 3 bacs GN. - Avec la corne,égaliser la surface de la crème.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="13">
+      <c r="A10" t="s" s="17">
+        <v>119</v>
+      </c>
+      <c r="B10" t="str" s="14">
         <f>"[TEMPÉRER] "&amp;Procedure!D7</f>
         <v>[TEMPÉRER] Cuire les fiadones - Préchauffer le four à la température de + 160 °C. - Dorer le dessus des fiadones avec de l’œuf battu. - Étager les bacs sur l’échelle de cuisson. - Enfourner et cuire les fiadones pendant 30 à 35 minutes. - Contrôler la cuisson des fiadones par sondage avec la pointe d’un couteau désinfecté.La lame doit être sans trace en fin de cuisson.Si ce n’est pas le cas,poursuivre la cuisson.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="13">
+      <c r="A11" t="s" s="17">
+        <v>120</v>
+      </c>
+      <c r="B11" t="str" s="14">
         <f>"[SERVIR] "&amp;Procedure!D8</f>
         <v>[SERVIR] Portionner et servir - Détailler chaque fiadone en 35 portions. - Servir à l’assiette avec une spatule carrée.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="13">
+      <c r="A12" t="s" s="17">
+        <v>121</v>
+      </c>
+      <c r="B12" t="str" s="14">
         <f>Procedure!D9</f>
         <v>Commentaires - Le bruccio est un fromage fabriqué à partir de sérums issus des fabrications fromagères corses,«fromages de babeurre». - Le fiadone est un gâteau à base de bruccio frais.C’est une des spécialités les plus réputées du nord de la Corse dont il est originaire. - On peut lier la crème avec les jaunes d’œufs et incorporer les blancs montés.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="17">
-        <v>21</v>
+      <c r="A14" t="s" s="16">
+        <v>122</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>114</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D10</f>
+        <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="17">
+        <v>115</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>"[TAMISER] "&amp;Procedure!D11</f>
+        <v>[TAMISER] Préparations préliminaires - Tamiser la farine. I - Assouplir le beurre. g E - Dans une calotte,faire fondre les 150 g de beurre.Au pinceau,enduire légèrement g l’intérieur de 4 bacs GN 1/1 H 45 perforés.Les trous aident à une meilleure cuisson. Réserver. - Il est souhaitable de chemiser le bac avec du papier sulfurisé en le faisant adhérer au beurre du bac pour faciliter son démoulage.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="17">
+        <v>116</v>
+      </c>
+      <c r="B17" t="str" s="14">
+        <f>"[CONFECTIONNER] "&amp;Procedure!D12</f>
+        <v>[CONFECTIONNER] Confectionner la pâte sucrée Méthode par crémage - Dans la cuve du batteur,travailler au fouet en première vitesse le sucre glace et le beurre assoupli. - Ajouter les œufs de préférence tiédis et l’eau (on peut remplacer l’eau par 2 œufs supplémentaires). - Mélanger les éléments sans travailler.Corner la cuve et ramener le tout dans le centre de la cuve. - Dans la cuve du batteur,mettre la farine et le sel fin sur le mélange beurre/œufs/sucre glace. - À la feuille,fraiser rapidement l’ensemble des éléments.Arrêter le fraisage sitôt que la pâte ne colle plus aux parois de la cuve et dès qu’elle est homogène.Ne pas travailler avec excès,la pâte risque de se rétracter à la cuisson. - Mettre la pâte sur le marbre légèrement fariné.L’excès de farine durcirait la pâte,la rendrait cassante et difficile à tourer. - Séparer la pâte en deux pâtons égaux. - Sans travailler la pâte,bouler et compacter chaque pâton en ramenant les bords sur le centre de la boule. - Aplatir et filmer les boules.Stocker les 2 boules aplaties dans deux bacs GN1/1H100 en polycarbonate.Laisser reposer au moins 2 heures avant son utilisation pour le fonçage.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="17">
+        <v>117</v>
+      </c>
+      <c r="B18" t="str" s="14">
+        <f>"[FONCER] "&amp;Procedure!D13</f>
+        <v>[FONCER] Foncer la pâte - Séparer au coupe-pâte chaque pâton en deux. - Faire une abaisse de 570 x 370 mm. - Enrouler l’abaisse autour du rouleau,développer et centrer l’abaisse sur un bac.Ou plier l’abaisse en 4,centrer l’abaisse au milieu du bac et déplier la pâte dans l’intérieur du bac. - Avec la paume de la main,faire adhérer la pâte aux parois du bac. - Piquer le fond des bacs à l’aide d’un pique-vite. - Laisser reposer la pâte pendant 30 minutes environ.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="17">
+        <v>118</v>
+      </c>
+      <c r="B19" t="str" s="14">
+        <f>"[CUIRE] "&amp;Procedure!D14</f>
+        <v>[CUIRE] Cuire la pâte sucrée - Préchauffer le four sur la position chaleur sèche à + 180°C,clé ouverte. - Garnir le fond de tarte avec une feuille de papier sulfurisé de taille un peu plus grande que la pâte. - Remplir avec une charge (légumes secs,noyaux en alliage spécial,etc.). - Étager les bacs sur l’échelle de four. - Enfourner et cuire pendant 20 / 25 minutes les fonds de tarte aux 3/4 de leur cuisson. - 5 minutes avant la fin de la cuisson,retirer la charge et le papier sulfurisé. - On peut alors dorer la bordure des tartes (facultatif). - Dès la sortie du four,mettre les fonds sur une grille,mais on peut aussi garnir les fonds de pâte sucrée dans les bacs de cuisson pour éviter de les briser.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="17">
+        <v>119</v>
+      </c>
+      <c r="B20" t="str" s="14">
+        <f>"[FOURRER] "&amp;Procedure!D15</f>
+        <v>[FOURRER] Garnir les tartes - Garnir les fonds avec une crème (pâtissière,frangipane,etc.) et disposer les fruits sur la crème.</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="17">
+        <v>120</v>
+      </c>
+      <c r="B21" t="str" s="14">
+        <f>Procedure!D16</f>
+        <v>Suggestion - On peut faire aussi de la pâte sucrée à partir d’une pâte à foncer,en augmentant le poids du sucre à raison de 250 g au kilo de farine.Cette pâte est moins délicate de texture mais moins fragile à travailler.</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="18">
+        <v>21</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="12">
+  <mergeCells count="20">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FIADONE PAISANU</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>