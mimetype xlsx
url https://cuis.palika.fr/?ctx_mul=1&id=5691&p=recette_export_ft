--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,148 +15,169 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>AGAR-AGAR</t>
   </si>
   <si>
     <t>Agar-agar en poudre</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>GELATINE</t>
+  </si>
+  <si>
+    <t>Gélatine feuilles (200 bloom)</t>
+  </si>
+  <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>EPI-VANILLE-GOU</t>
+  </si>
+  <si>
+    <t>Gousses de vanille Bourbon</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>RNME1014101</t>
+  </si>
+  <si>
+    <t>Pur jus de raisin brique 1L</t>
+  </si>
+  <si>
+    <t>Boissons</t>
+  </si>
+  <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>RNM57224435</t>
   </si>
   <si>
     <t>CRÈME FRAÎCHE épaisse 30% MG 5 litres</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
+    <t>RNM57224437</t>
+  </si>
+  <si>
+    <t>FROMAGE BLANC nature battu 20% MG seau 5 kg</t>
+  </si>
+  <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>FROM-BLANC-0</t>
-[...7 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>BAVAROIS DE FROMAGE BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
@@ -197,57 +218,66 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Fromage blanc 0% MG</t>
+    <t xml:space="preserve">    ↳ FROMAGE BLANC nature battu 20% MG seau 5 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CRÈME FRAÎCHE épaisse 30% MG 5 litres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Agar-agar en poudre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Gélatine feuilles (200 bloom)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Gousses de vanille Bourbon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Pur jus de raisin brique 1L</t>
   </si>
   <si>
     <t>Fiche technique — BAVAROIS DE FROMAGE BLANC</t>
   </si>
   <si>
     <t>BAVAROIS DE FROMAGE BLANC  GRO_CDC_264</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -387,51 +417,51 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -513,683 +543,848 @@
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
         <v>0.007</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*28</f>
         <v>0.196</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="9">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D8" s="4">
-        <v>1</v>
+        <v>0.16</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>0.16</v>
       </c>
       <c r="F8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*24</f>
+        <v>3.84</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="9">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
         <v>19</v>
       </c>
-      <c r="G8" s="8">
-[...5 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C9" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D9" s="4">
         <v>1</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*2.7</f>
-        <v>2.7</v>
+        <f>E9*0.003</f>
+        <v>0.003</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>1</v>
+        <v>0.04</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.04</v>
       </c>
       <c r="F10" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*7.08</f>
-        <v>7.08</v>
+        <f>E10*320</f>
+        <v>12.8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4">
-        <v>5</v>
+        <v>1.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>5</v>
+        <v>1.5</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*2.2</f>
-        <v>11</v>
+        <f>E11*2.99</f>
+        <v>4.485</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>5</v>
+        <v>1.6</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>5</v>
+        <v>1.6</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*2.4</f>
-        <v>12</v>
+        <f>E12*2.7</f>
+        <v>4.32</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...4 lines deleted...]
-      <c r="F13" t="s" s="10">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
         <v>32</v>
       </c>
-      <c r="G13" s="11">
-        <f>SUM(G7:G12)</f>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="E13" s="6">
+        <f>D13*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F13" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*7.08</f>
+        <v>1.416</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="4">
+        <v>5</v>
+      </c>
+      <c r="E14" s="6">
+        <f>D14*$B$2</f>
+        <v>5</v>
+      </c>
+      <c r="F14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="8">
+        <f>E14*3.38</f>
+        <v>16.9</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="4">
+        <v>5</v>
+      </c>
+      <c r="E15" s="6">
+        <f>D15*$B$2</f>
+        <v>5</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" s="8">
+        <f>E15*2.2</f>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="10">
+        <v>39</v>
+      </c>
+      <c r="G16" s="11">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</t>
         </is>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires - Déposer 100 ramequins dans 5 bacs GN 1/1 H 35.Réserver. - Dans une bassine,faire tremper dans de l’eau froide les feuilles de gélatine. E - Lorsqu’elles sont bien détrempées,les égoutter puis les presser et les disposer sur du papier absorbant pour les égoutter totalement. S - Fendre les gousses de vanille en deux dans le sens de la longueur. - Racler les graines de vanille à l’aide d’un couteau.Réserver les graines dans un petit récipient. - Déposer la crème fraîche dans la cuve du batteur et stocker en chambre froide en L attente d’utilisation.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Cuire le sirop - Dans une russe ou un poêlon,mettre dans l’ordre l’eau et le sucre. - Dissoudre le sucre dans l’eau. - Porter à ébullition le sirop. - Hors du feu,ajouter et dissoudre les feuilles de gélatine dans le sirop. - Laisser légèrement tiédir le sirop.Réserver.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Monter la crème fouettée - Dans la cuve du batteur au fouet ou bien dans une bassine au fouet électrique ou à main,monter la crème en deuxième vitesse. - En fin de montage,fouetter et serrer la crème en troisième vitesse pendant quelques instants. - Éventuellement,débarrasser la crème fouettée dans un récipient pour libérer la cuve du batteur.</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Confectionner la préparation à base de fromage blanc - Dans la cuve du batteur,au fouet et en première vitesse,mélanger le fromage blanc,la crème fraîche et les graines de vanille (ou la vanille liquide). - Sans cesser de mélanger au fouet,ajouter le sirop juste avant qu’il se gélifie. - Amollir la préparation à base de fromage blanc en y incorporant une petite partie de la crème fouettée. - Incorporer le reste de la crème fouettée et s’assurer du bon mélange.</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D7" t="inlineStr" s="12">
         <is>
           <t>Dresser les ramequins - Remplir les ramequins avec l’appareil à fromage blanc aux 4/5 de la hauteur pour S permettre le glaçage à la gelée de rose. - Refroidir et réserver les ramequins en chambre froide.</t>
         </is>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D8" t="inlineStr" s="12">
         <is>
           <t>Confectionner la gelée de rose - Dissoudre dans un peu de jus de raisin la poudre d’agar-agar. - Dans une russe,porter à ébullition les 2 jus de raisin et le sucre. - Hors du feu,adjoindre l’eau de rose au sirop. - Ajouter la poudre d’agar-agar délayée.Remuer au fouet et faire frémir pendant 2minutes. - Laisser refroidir la gelée à la rose. - Lorsque la gelée est presque froide et a une consistance huileuse,napper la surface des bavarois. - Stocker au froid en attente de consommation.</t>
         </is>
       </c>
       <c r="E8" t="s" s="12"/>
       <c r="F8" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s" s="12">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s" s="12"/>
       <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E8"/>
+  <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.007</f>
         <v>0.007</v>
       </c>
       <c r="E8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="6">
+        <f>'Besoins'!$B$2*0.16</f>
+        <v>0.16</v>
+      </c>
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="E10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="6">
+        <f>'Besoins'!$B$2*0.75</f>
+        <v>0.75</v>
+      </c>
+      <c r="E11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="6">
+        <f>'Besoins'!$B$2*0.75</f>
+        <v>0.75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" s="6">
+        <f>'Besoins'!$B$2*0.6</f>
+        <v>0.6</v>
+      </c>
+      <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_264 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_264 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[RÉSERVER] "&amp;Procedure!D3</f>
         <v>[RÉSERVER] Préparations préliminaires - Déposer 100 ramequins dans 5 bacs GN 1/1 H 35.Réserver. - Dans une bassine,faire tremper dans de l’eau froide les feuilles de gélatine. E - Lorsqu’elles sont bien détrempées,les égoutter puis les presser et les disposer sur du papier absorbant pour les égoutter totalement. S - Fendre les gousses de vanille en deux dans le sens de la longueur. - Racler les graines de vanille à l’aide d’un couteau.Réserver les graines dans un petit récipient. - Déposer la crème fraîche dans la cuve du batteur et stocker en chambre froide en L attente d’utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[POÊLER] "&amp;Procedure!D4</f>
         <v>[POÊLER] Cuire le sirop - Dans une russe ou un poêlon,mettre dans l’ordre l’eau et le sucre. - Dissoudre le sucre dans l’eau. - Porter à ébullition le sirop. - Hors du feu,ajouter et dissoudre les feuilles de gélatine dans le sirop. - Laisser légèrement tiédir le sirop.Réserver.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="15">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="B8" t="str" s="12">
         <f>"[MONTER] "&amp;Procedure!D5</f>
         <v>[MONTER] Monter la crème fouettée - Dans la cuve du batteur au fouet ou bien dans une bassine au fouet électrique ou à main,monter la crème en deuxième vitesse. - En fin de montage,fouetter et serrer la crème en troisième vitesse pendant quelques instants. - Éventuellement,débarrasser la crème fouettée dans un récipient pour libérer la cuve du batteur.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="15">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="B9" t="str" s="12">
         <f>"[CONFECTIONNER] "&amp;Procedure!D6</f>
         <v>[CONFECTIONNER] Confectionner la préparation à base de fromage blanc - Dans la cuve du batteur,au fouet et en première vitesse,mélanger le fromage blanc,la crème fraîche et les graines de vanille (ou la vanille liquide). - Sans cesser de mélanger au fouet,ajouter le sirop juste avant qu’il se gélifie. - Amollir la préparation à base de fromage blanc en y incorporant une petite partie de la crème fouettée. - Incorporer le reste de la crème fouettée et s’assurer du bon mélange.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="15">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="B10" t="str" s="12">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser les ramequins - Remplir les ramequins avec l’appareil à fromage blanc aux 4/5 de la hauteur pour S permettre le glaçage à la gelée de rose. - Refroidir et réserver les ramequins en chambre froide.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="15">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="B11" t="str" s="12">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Confectionner la gelée de rose - Dissoudre dans un peu de jus de raisin la poudre d’agar-agar. - Dans une russe,porter à ébullition les 2 jus de raisin et le sucre. - Hors du feu,adjoindre l’eau de rose au sirop. - Ajouter la poudre d’agar-agar délayée.Remuer au fouet et faire frémir pendant 2minutes. - Laisser refroidir la gelée à la rose. - Lorsque la gelée est presque froide et a une consistance huileuse,napper la surface des bavarois. - Stocker au froid en attente de consommation.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="15">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="B12" t="str" s="12">
         <f>"[FOURRER] "&amp;Procedure!D9</f>
         <v>[FOURRER] Suggestions - On peut garnir la surface avec des fruits rouges,du coulis,des gelées de fruits divers,etc. - On peut décorer avec une petite feuille de menthe.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="16">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>