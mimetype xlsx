--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,128 +15,182 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Produits laitiers</t>
+  </si>
+  <si>
+    <t>00000061</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Matières diverses (à trier)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>ST-MORET-1KG</t>
+  </si>
+  <si>
+    <t>St Moret fromage frais tartiner 1kg</t>
+  </si>
+  <si>
+    <t>Épicerie</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>lt</t>
-[...8 lines deleted...]
-    <t>Pâtes prêtes à l'emploi</t>
+    <t>OEU-M-STD</t>
+  </si>
+  <si>
+    <t>Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t>SUC-GLACE</t>
+  </si>
+  <si>
+    <t>Sucre glace tamisé</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>CHEESE CAKE</t>
   </si>
@@ -158,111 +212,165 @@
   <si>
     <t>BATTRE</t>
   </si>
   <si>
     <t>CUIRE</t>
   </si>
   <si>
     <t>10 min (cuisson)</t>
   </si>
   <si>
     <t>FOURRER</t>
   </si>
   <si>
     <t>50 min (cuisson)</t>
   </si>
   <si>
     <t>GLACER</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Dresser - Portionner le cheese cake. - Le servir avec un coulis de fruits rouges ou une compotée de fruits rouges (voir recette).</t>
   </si>
   <si>
+    <t>PÂTE SUCRÉE</t>
+  </si>
+  <si>
+    <t>TAMISER</t>
+  </si>
+  <si>
+    <t>105 min (cuisson)</t>
+  </si>
+  <si>
+    <t>CONFECTIONNER</t>
+  </si>
+  <si>
+    <t>95 min (repos)</t>
+  </si>
+  <si>
+    <t>15 min (cuisson)</t>
+  </si>
+  <si>
+    <t>Garnir les tartes - Garnir les fonds avec une crème (pâtissière,frangipane,etc.) et disposer les fruits sur la crème.</t>
+  </si>
+  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Pâte sablée sucrée vrac (kg)</t>
+    <t xml:space="preserve">    ↳ PÂTE SUCRÉE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sucre glace tamisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ EAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ St Moret fromage frais tartiner 1kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ JAUNE D'OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
     <t>Fiche technique — CHEESE CAKE</t>
   </si>
   <si>
     <t>CHEESE CAKE  GRO_CDC_259</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>9.</t>
+  </si>
+  <si>
+    <t>↳ PÂTE SUCRÉE  GRO_CDC_216</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -328,92 +436,95 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -470,676 +581,1217 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s">
+      <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1.25</v>
+        <v>6</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1.25</v>
+        <v>6</v>
       </c>
       <c r="F7" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="9">
+        <f>E7*0.27</f>
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="8">
         <v>15</v>
       </c>
-      <c r="G7" s="8">
-[...5 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B8" t="s">
         <v>16</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>17</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="4">
-        <v>0.25</v>
+        <v>0.001</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.25</v>
+        <v>0.001</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.14</v>
+        <v>18</v>
+      </c>
+      <c r="G8" s="9">
+        <f>E8*0.003</f>
+        <v>0.000003</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>1.5</v>
+        <v>5.5</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>1.5</v>
+        <v>5.5</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
-      <c r="G9" s="8">
-[...1 lines deleted...]
-        <v>3.3</v>
+      <c r="G9" s="9">
+        <f>E9*7.8</f>
+        <v>42.9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>3.9</v>
+        <v>1.25</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>3.9</v>
+        <v>1.25</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>14.82</v>
+        <v>22</v>
+      </c>
+      <c r="G10" s="9">
+        <f>E10*2.7</f>
+        <v>3.375</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11"/>
-[...4 lines deleted...]
-      <c r="F11" t="s" s="9">
+      <c r="A11" t="s">
         <v>26</v>
       </c>
-      <c r="G11" s="10">
-        <f>SUM(G7:G10)</f>
+      <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="4">
+        <v>0.282</v>
+      </c>
+      <c r="E11" s="6">
+        <f>D11*$B$2</f>
+        <v>0.282</v>
+      </c>
+      <c r="F11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="9">
+        <f>E11*0.56</f>
+        <v>0.15792</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="4">
+        <v>0.016</v>
+      </c>
+      <c r="E12" s="6">
+        <f>D12*$B$2</f>
+        <v>0.016</v>
+      </c>
+      <c r="F12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="9">
+        <f>E12*5.2</f>
+        <v>0.0832</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="E13" s="6">
+        <f>D13*$B$2</f>
+        <v>1.5</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="9">
+        <f>E13*2.2</f>
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="4">
+        <v>20.14</v>
+      </c>
+      <c r="E14" s="6">
+        <f>D14*$B$2</f>
+        <v>20.14</v>
+      </c>
+      <c r="F14" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="9">
+        <f>E14*0.1795</f>
+        <v>3.61513</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="4">
+        <v>0.00012</v>
+      </c>
+      <c r="E15" s="6">
+        <f>D15*$B$2</f>
+        <v>0.00012</v>
+      </c>
+      <c r="F15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="9">
+        <f>E15*0.35</f>
+        <v>0.000042</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="4">
+        <v>0.012</v>
+      </c>
+      <c r="E16" s="6">
+        <f>D16*$B$2</f>
+        <v>0.012</v>
+      </c>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="9">
+        <f>E16*1.05</f>
+        <v>0.0126</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="10">
+        <v>44</v>
+      </c>
+      <c r="G17" s="11">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>32</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="11">
+        <v>52</v>
+      </c>
+      <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel de cuisson et de préparation. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="11"/>
+      <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="11">
+        <v>53</v>
+      </c>
+      <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires - Badigeonner de beurre à l’aide d’un pinceau,les 3 bacs GN 1/1 H 35. - Préchauffer le four à + 160 °C. - Confectionner la pâte sucrée (voir la recette).</t>
         </is>
       </c>
-      <c r="E3" t="s" s="11"/>
+      <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="11">
+        <v>55</v>
+      </c>
+      <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Foncer les bacs - Saupoudrer le marbre de farine. - Faire 3 pâtons égaux de pâte sucrée. - Avec chaque pâton faire une abaisse de 55 x 35 cm. - Plier l’abaisse en quatre ou bien l’enrouler autour du rouleau afin de la développer sur le moule. - Faire adhérer la pâte au fond du moule et aux parois sous la pression de la main et du pouce. - Chiqueter.Tout en relevant la bordure sous la pression du pousse de la main gauche,pincer la pâte entre le pouce et l’index de la main droite de façon à faire une empreinte en forme de vague régulière dans le bord de l’abaisse. - Piquer le fond des abaisses avec un pique-vite.Réserver au froid 30 min.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="11"/>
+      <c r="E4" t="s" s="12"/>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="11">
+        <v>57</v>
+      </c>
+      <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Confectionner l’appareil - Dans la cuve du batteur,au fouet,mélanger sans travailler,la crème fraîche,le sucre et le St Moret. - Incorporer la farine tamisée,puis les œufs et les jaunes préalablement battus pour faciliter leur incorporation à l’appareil.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="11"/>
+      <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D6" t="inlineStr" s="11">
+        <v>58</v>
+      </c>
+      <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Cuire les fonds de tarte à blanc - Garnir les fonds de pâte avec une feuille de papier sulfurisé. - Mettre une charge sur la feuille de papier (légumes secs ou noyaux métalliques spéciaux). - Précuire les fonds de tarte à blanc,en laissant 10 minutes au four à + 180 °C.Sortir les fonds du four. - Retirer la charge et la feuille de papier.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="11"/>
+      <c r="E6" t="s" s="12"/>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D7" t="inlineStr" s="11">
+        <v>60</v>
+      </c>
+      <c r="D7" t="inlineStr" s="12">
         <is>
           <t>Garnir - Répartir équitablement l’appareil dans les trois bacs. - Lisser la surface à l’aide d’une spatule ou d’une corne carrée. - La garniture doit être à 0,5 cm en dessous de bord supérieur de la pâte de façon à laisser de l’épaisseur au glaçage.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="11"/>
+      <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D8" t="inlineStr" s="11">
+        <v>58</v>
+      </c>
+      <c r="D8" t="inlineStr" s="12">
         <is>
           <t>Cuire - Cuire au four à + 110 / 120 °C pendant 50 minutes environ. - Éviter de faire colorer la surface du cheese cake,en la protégeant par un papier cuisson ou d’aluminuim.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="11"/>
+      <c r="E8" t="s" s="12"/>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D9" t="inlineStr" s="11">
+        <v>62</v>
+      </c>
+      <c r="D9" t="inlineStr" s="12">
         <is>
           <t>Confection du glaçage (facultatif) : - Dans une calotte,faire tremper dans de l’eau froide les feuilles de gélatine. - Porter à ébullition le sirop et la crème fleurette.Incorporer les feuilles de gélatine ramollies. - Laisser refroidir.Napper de glaçage la surface des cheeses cake.Réserver au froid.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="11"/>
+      <c r="E9" t="s" s="12"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="E10" t="s" s="11"/>
+        <v>63</v>
+      </c>
+      <c r="D10" t="s" s="12">
+        <v>64</v>
+      </c>
+      <c r="E10" t="s" s="12"/>
       <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11">
+        <v>1</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</t>
+        </is>
+      </c>
+      <c r="E11" t="s" s="12"/>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12">
+        <v>2</v>
+      </c>
+      <c r="C12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" t="inlineStr" s="12">
+        <is>
+          <t>Préparations préliminaires - Tamiser la farine. I - Assouplir le beurre. g E - Dans une calotte,faire fondre les 150 g de beurre.Au pinceau,enduire légèrement g l’intérieur de 4 bacs GN 1/1 H 45 perforés.Les trous aident à une meilleure cuisson. Réserver. - Il est souhaitable de chemiser le bac avec du papier sulfurisé en le faisant adhérer au beurre du bac pour faciliter son démoulage.</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="12"/>
+      <c r="F12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13">
+        <v>3</v>
+      </c>
+      <c r="C13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner la pâte sucrée Méthode par crémage - Dans la cuve du batteur,travailler au fouet en première vitesse le sucre glace et le beurre assoupli. - Ajouter les œufs de préférence tiédis et l’eau (on peut remplacer l’eau par 2 œufs supplémentaires). - Mélanger les éléments sans travailler.Corner la cuve et ramener le tout dans le centre de la cuve. - Dans la cuve du batteur,mettre la farine et le sel fin sur le mélange beurre/œufs/sucre glace. - À la feuille,fraiser rapidement l’ensemble des éléments.Arrêter le fraisage sitôt que la pâte ne colle plus aux parois de la cuve et dès qu’elle est homogène.Ne pas travailler avec excès,la pâte risque de se rétracter à la cuisson. - Mettre la pâte sur le marbre légèrement fariné.L’excès de farine durcirait la pâte,la rendrait cassante et difficile à tourer. - Séparer la pâte en deux pâtons égaux. - Sans travailler la pâte,bouler et compacter chaque pâton en ramenant les bords sur le centre de la boule. - Aplatir et filmer les boules.Stocker les 2 boules aplaties dans deux bacs GN1/1H100 en polycarbonate.Laisser reposer au moins 2 heures avant son utilisation pour le fonçage.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="12"/>
+      <c r="F13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14">
+        <v>4</v>
+      </c>
+      <c r="C14" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" t="inlineStr" s="12">
+        <is>
+          <t>Foncer la pâte - Séparer au coupe-pâte chaque pâton en deux. - Faire une abaisse de 570 x 370 mm. - Enrouler l’abaisse autour du rouleau,développer et centrer l’abaisse sur un bac.Ou plier l’abaisse en 4,centrer l’abaisse au milieu du bac et déplier la pâte dans l’intérieur du bac. - Avec la paume de la main,faire adhérer la pâte aux parois du bac. - Piquer le fond des bacs à l’aide d’un pique-vite. - Laisser reposer la pâte pendant 30 minutes environ.</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="12"/>
+      <c r="F14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15">
+        <v>5</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" t="inlineStr" s="12">
+        <is>
+          <t>Cuire la pâte sucrée - Préchauffer le four sur la position chaleur sèche à + 180°C,clé ouverte. - Garnir le fond de tarte avec une feuille de papier sulfurisé de taille un peu plus grande que la pâte. - Remplir avec une charge (légumes secs,noyaux en alliage spécial,etc.). - Étager les bacs sur l’échelle de four. - Enfourner et cuire pendant 20 / 25 minutes les fonds de tarte aux 3/4 de leur cuisson. - 5 minutes avant la fin de la cuisson,retirer la charge et le papier sulfurisé. - On peut alors dorer la bordure des tartes (facultatif). - Dès la sortie du four,mettre les fonds sur une grille,mais on peut aussi garnir les fonds de pâte sucrée dans les bacs de cuisson pour éviter de les briser.</t>
+        </is>
+      </c>
+      <c r="E15" t="s" s="12"/>
+      <c r="F15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" t="s" s="12">
+        <v>71</v>
+      </c>
+      <c r="E16" t="s" s="12"/>
+      <c r="F16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17">
+        <v>7</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17" t="inlineStr" s="12">
+        <is>
+          <t>Suggestion - On peut faire aussi de la pâte sucrée à partir d’une pâte à foncer,en augmentant le poids du sucre à raison de 250 g au kilo de farine.Cette pâte est moins délicate de texture mais moins fragile à travailler.</t>
+        </is>
+      </c>
+      <c r="E17" t="s" s="12"/>
+      <c r="F17"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="C2" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="D3" s="6">
-        <f>'Besoins'!$B$2*3.9</f>
-        <v>3.9</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
+        <v>2</v>
+      </c>
+      <c r="B4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D4" s="6">
+        <f>'Besoins'!$B$2*0.032</f>
+        <v>0.032</v>
+      </c>
+      <c r="E4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="6">
+        <f>'Besoins'!$B$2*0.016</f>
+        <v>0.016</v>
+      </c>
+      <c r="E5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>2</v>
+      </c>
+      <c r="B6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="6">
+        <f>'Besoins'!$B$2*0.012</f>
+        <v>0.012</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>2</v>
+      </c>
+      <c r="B7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="6">
+        <f>'Besoins'!$B$2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" s="6">
+        <f>'Besoins'!$B$2*0.00012</f>
+        <v>0.00012</v>
+      </c>
+      <c r="E8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" s="6">
+        <f>'Besoins'!$B$2*0.14</f>
+        <v>0.14</v>
+      </c>
+      <c r="E9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
         <v>1</v>
       </c>
-      <c r="B4" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="6">
+      <c r="B10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C10" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      <c r="A5">
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
         <v>1</v>
       </c>
-      <c r="B5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="6">
+      <c r="B11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      <c r="A6">
+      <c r="E11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
         <v>1</v>
       </c>
-      <c r="B6" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="6">
+      <c r="B12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C12" t="s">
+        <v>79</v>
+      </c>
+      <c r="D12" s="6">
         <f>'Besoins'!$B$2*1.25</f>
         <v>1.25</v>
       </c>
-      <c r="E6" t="s">
-        <v>15</v>
+      <c r="E12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C13" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" s="6">
+        <f>'Besoins'!$B$2*5.5</f>
+        <v>5.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>89</v>
+      </c>
+      <c r="C14" t="s">
+        <v>90</v>
+      </c>
+      <c r="D14" s="6">
+        <f>'Besoins'!$B$2*12</f>
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>91</v>
+      </c>
+      <c r="C15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="6">
+        <f>'Besoins'!$B$2*20</f>
+        <v>20</v>
+      </c>
+      <c r="E15" t="s">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="12">
+      <c r="A2" t="str" s="13">
         <f>"GRO_CDC_259 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_259 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="13">
-        <v>58</v>
+      <c r="A4" t="s" s="14">
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="11">
+      <c r="A5" t="s" s="15">
+        <v>94</v>
+      </c>
+      <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel de cuisson et de préparation. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="11">
+      <c r="A6" t="s" s="15">
+        <v>95</v>
+      </c>
+      <c r="B6" t="str" s="12">
         <f>"[BADIGEONNER] "&amp;Procedure!D3</f>
         <v>[BADIGEONNER] Préparations préliminaires - Badigeonner de beurre à l’aide d’un pinceau,les 3 bacs GN 1/1 H 35. - Préchauffer le four à + 160 °C. - Confectionner la pâte sucrée (voir la recette).</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="11">
+      <c r="A7" t="s" s="15">
+        <v>96</v>
+      </c>
+      <c r="B7" t="str" s="12">
         <f>"[FONCER] "&amp;Procedure!D4</f>
         <v>[FONCER] Foncer les bacs - Saupoudrer le marbre de farine. - Faire 3 pâtons égaux de pâte sucrée. - Avec chaque pâton faire une abaisse de 55 x 35 cm. - Plier l’abaisse en quatre ou bien l’enrouler autour du rouleau afin de la développer sur le moule. - Faire adhérer la pâte au fond du moule et aux parois sous la pression de la main et du pouce. - Chiqueter.Tout en relevant la bordure sous la pression du pousse de la main gauche,pincer la pâte entre le pouce et l’index de la main droite de façon à faire une empreinte en forme de vague régulière dans le bord de l’abaisse. - Piquer le fond des abaisses avec un pique-vite.Réserver au froid 30 min.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="11">
+      <c r="A8" t="s" s="15">
+        <v>97</v>
+      </c>
+      <c r="B8" t="str" s="12">
         <f>"[BATTRE] "&amp;Procedure!D5</f>
         <v>[BATTRE] Confectionner l’appareil - Dans la cuve du batteur,au fouet,mélanger sans travailler,la crème fraîche,le sucre et le St Moret. - Incorporer la farine tamisée,puis les œufs et les jaunes préalablement battus pour faciliter leur incorporation à l’appareil.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="11">
+      <c r="A9" t="s" s="15">
+        <v>98</v>
+      </c>
+      <c r="B9" t="str" s="12">
         <f>"[CUIRE] "&amp;Procedure!D6</f>
         <v>[CUIRE] Cuire les fonds de tarte à blanc - Garnir les fonds de pâte avec une feuille de papier sulfurisé. - Mettre une charge sur la feuille de papier (légumes secs ou noyaux métalliques spéciaux). - Précuire les fonds de tarte à blanc,en laissant 10 minutes au four à + 180 °C.Sortir les fonds du four. - Retirer la charge et la feuille de papier.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="11">
+      <c r="A10" t="s" s="15">
+        <v>99</v>
+      </c>
+      <c r="B10" t="str" s="12">
         <f>"[FOURRER] "&amp;Procedure!D7</f>
         <v>[FOURRER] Garnir - Répartir équitablement l’appareil dans les trois bacs. - Lisser la surface à l’aide d’une spatule ou d’une corne carrée. - La garniture doit être à 0,5 cm en dessous de bord supérieur de la pâte de façon à laisser de l’épaisseur au glaçage.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="11">
+      <c r="A11" t="s" s="15">
+        <v>100</v>
+      </c>
+      <c r="B11" t="str" s="12">
         <f>"[CUIRE] "&amp;Procedure!D8</f>
         <v>[CUIRE] Cuire - Cuire au four à + 110 / 120 °C pendant 50 minutes environ. - Éviter de faire colorer la surface du cheese cake,en la protégeant par un papier cuisson ou d’aluminuim.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="11">
+      <c r="A12" t="s" s="15">
+        <v>101</v>
+      </c>
+      <c r="B12" t="str" s="12">
         <f>"[GLACER] "&amp;Procedure!D9</f>
         <v>[GLACER] Confection du glaçage (facultatif) : - Dans une calotte,faire tremper dans de l’eau froide les feuilles de gélatine. - Porter à ébullition le sirop et la crème fleurette.Incorporer les feuilles de gélatine ramollies. - Laisser refroidir.Napper de glaçage la surface des cheeses cake.Réserver au froid.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="11">
+      <c r="A13" t="s" s="15">
+        <v>102</v>
+      </c>
+      <c r="B13" t="str" s="12">
         <f>"[DRESSER] "&amp;Procedure!D10</f>
         <v>[DRESSER] Dresser - Portionner le cheese cake. - Le servir avec un coulis de fruits rouges ou une compotée de fruits rouges (voir recette).</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="15">
-        <v>68</v>
+      <c r="A15" t="s" s="14">
+        <v>103</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
+    <row r="16">
+      <c r="A16" t="s" s="15">
+        <v>94</v>
+      </c>
+      <c r="B16" t="str" s="12">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D11</f>
+        <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="15">
+        <v>95</v>
+      </c>
+      <c r="B17" t="str" s="12">
+        <f>"[TAMISER] "&amp;Procedure!D12</f>
+        <v>[TAMISER] Préparations préliminaires - Tamiser la farine. I - Assouplir le beurre. g E - Dans une calotte,faire fondre les 150 g de beurre.Au pinceau,enduire légèrement g l’intérieur de 4 bacs GN 1/1 H 45 perforés.Les trous aident à une meilleure cuisson. Réserver. - Il est souhaitable de chemiser le bac avec du papier sulfurisé en le faisant adhérer au beurre du bac pour faciliter son démoulage.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="15">
+        <v>96</v>
+      </c>
+      <c r="B18" t="str" s="12">
+        <f>"[CONFECTIONNER] "&amp;Procedure!D13</f>
+        <v>[CONFECTIONNER] Confectionner la pâte sucrée Méthode par crémage - Dans la cuve du batteur,travailler au fouet en première vitesse le sucre glace et le beurre assoupli. - Ajouter les œufs de préférence tiédis et l’eau (on peut remplacer l’eau par 2 œufs supplémentaires). - Mélanger les éléments sans travailler.Corner la cuve et ramener le tout dans le centre de la cuve. - Dans la cuve du batteur,mettre la farine et le sel fin sur le mélange beurre/œufs/sucre glace. - À la feuille,fraiser rapidement l’ensemble des éléments.Arrêter le fraisage sitôt que la pâte ne colle plus aux parois de la cuve et dès qu’elle est homogène.Ne pas travailler avec excès,la pâte risque de se rétracter à la cuisson. - Mettre la pâte sur le marbre légèrement fariné.L’excès de farine durcirait la pâte,la rendrait cassante et difficile à tourer. - Séparer la pâte en deux pâtons égaux. - Sans travailler la pâte,bouler et compacter chaque pâton en ramenant les bords sur le centre de la boule. - Aplatir et filmer les boules.Stocker les 2 boules aplaties dans deux bacs GN1/1H100 en polycarbonate.Laisser reposer au moins 2 heures avant son utilisation pour le fonçage.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="15">
+        <v>97</v>
+      </c>
+      <c r="B19" t="str" s="12">
+        <f>"[FONCER] "&amp;Procedure!D14</f>
+        <v>[FONCER] Foncer la pâte - Séparer au coupe-pâte chaque pâton en deux. - Faire une abaisse de 570 x 370 mm. - Enrouler l’abaisse autour du rouleau,développer et centrer l’abaisse sur un bac.Ou plier l’abaisse en 4,centrer l’abaisse au milieu du bac et déplier la pâte dans l’intérieur du bac. - Avec la paume de la main,faire adhérer la pâte aux parois du bac. - Piquer le fond des bacs à l’aide d’un pique-vite. - Laisser reposer la pâte pendant 30 minutes environ.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="15">
+        <v>98</v>
+      </c>
+      <c r="B20" t="str" s="12">
+        <f>"[CUIRE] "&amp;Procedure!D15</f>
+        <v>[CUIRE] Cuire la pâte sucrée - Préchauffer le four sur la position chaleur sèche à + 180°C,clé ouverte. - Garnir le fond de tarte avec une feuille de papier sulfurisé de taille un peu plus grande que la pâte. - Remplir avec une charge (légumes secs,noyaux en alliage spécial,etc.). - Étager les bacs sur l’échelle de four. - Enfourner et cuire pendant 20 / 25 minutes les fonds de tarte aux 3/4 de leur cuisson. - 5 minutes avant la fin de la cuisson,retirer la charge et le papier sulfurisé. - On peut alors dorer la bordure des tartes (facultatif). - Dès la sortie du four,mettre les fonds sur une grille,mais on peut aussi garnir les fonds de pâte sucrée dans les bacs de cuisson pour éviter de les briser.</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="15">
+        <v>99</v>
+      </c>
+      <c r="B21" t="str" s="12">
+        <f>"[FOURRER] "&amp;Procedure!D16</f>
+        <v>[FOURRER] Garnir les tartes - Garnir les fonds avec une crème (pâtissière,frangipane,etc.) et disposer les fruits sur la crème.</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="15">
+        <v>100</v>
+      </c>
+      <c r="B22" t="str" s="12">
+        <f>Procedure!D17</f>
+        <v>Suggestion - On peut faire aussi de la pâte sucrée à partir d’une pâte à foncer,en augmentant le poids du sucre à raison de 250 g au kilo de farine.Cette pâte est moins délicate de texture mais moins fragile à travailler.</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="16">
+        <v>104</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="13">
+  <mergeCells count="21">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CHEESE CAKE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>