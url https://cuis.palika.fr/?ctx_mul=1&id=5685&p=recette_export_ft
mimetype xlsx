--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -828,87 +828,87 @@
         <v>51</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
         <v>53</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>53</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5" t="s">
         <v>53</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>53</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1.8</f>
         <v>1.8</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">