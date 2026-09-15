--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 03:02</t>
+    <t>15/09/2026 14:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -881,91 +881,91 @@
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3" s="11">
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="11">
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
       <c r="C5" t="s">
         <v>56</v>
       </c>
       <c r="D5" s="11">
         <v>3</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="11">
         <v>1.8</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
     </row>