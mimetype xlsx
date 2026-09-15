--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -783,51 +783,51 @@
         <v>47</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>48</v>
       </c>
       <c r="C4" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>49</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">