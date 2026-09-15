--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -213,53 +213,50 @@
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poudre d'amande (amande moulue)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ abricots oreillons</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre glace tamisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Amandes en poudre sachet 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t>Fiche technique — FINANCIER AUX ABRICOTS</t>
   </si>
   <si>
     <t>FINANCIER AUX ABRICOTS  GRO_CDC_242</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
@@ -1066,201 +1063,201 @@
         <v>59</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>65</v>
       </c>
       <c r="C9" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E9" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C10" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.055</f>
         <v>0.055</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_242 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_242 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles. R</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[ÉTUVER] "&amp;Procedure!D3</f>
         <v>[ÉTUVER] Préparations préliminaires - Dans une petite calotte faire fondre les 200 g de beurre. - Au pinceau,badigeonner l’intérieur de 4 bacs GN1/1 H 45. E 1 - Garnir le fond des bacs d’une feuille de papier sulfurisé,en la faisant adhérer au beurre.Beurrer légèrement la surface apparente des feuilles de papier sulfurisé. S Réserver au froid. - Ouvrir les boîtes d’abricots suivant la procédure. - Égoutter les abricots dans un bac perforé.Doubler le bac perforé d’un bac.Filmer les abricots et les réserver au froid en attente d’utilisation. - Préchauffer le four sur la position chaleur sèche à + 190 °C.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[MÉLANGER] "&amp;Procedure!D4</f>
         <v>[MÉLANGER] Confectionner la pâte à financier - Dans une grande calotte,mélanger intimement le sucre glace,la farine,la levure chimique et la poudre d’amandes. - Dans une russe,faire fondre le beurre.Le cuire doucement pour qu’il prenne une couleur noisette.Stopper alors la cuisson en versant le beurre noisette dans une calotte. - Dans la cuve du batteur,au fouet,en deuxième vitesse,casser les blancs d’œufs pendant 2 à 3 minutes pour les faire mousser sans trop les monter. - Verser le premier mélange sur les blancs d’œufs. - En première vitesse,faire un bon mélange de l’ensemble des éléments. - Verser en filet,le beurre noisette dans la pâte à financier.Mélanger sans trop travailler la pâte.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="15">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B8" t="str" s="12">
         <f>"[FOURRER] "&amp;Procedure!D5</f>
         <v>[FOURRER] Garnir les moules - Verser équitablement la pâte à financier dans les 4 bacs GN chemisés. - Répartir les oreillons d’abricots dans les 4 bacs,de façon à retrouver un oreillon au milieu de chaque portion de gâteau,c’est-à-dire 5 dans la largeur du bac sur 5 rangées dans la longueur.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="15">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B9" t="str" s="12">
         <f>"[FOURRER] "&amp;Procedure!D6</f>
         <v>[FOURRER] Cuire les financiers - Étager les bacs garnis sur l’échelle de cuisson. - Enfourner et cuire les financiers pendant 14 à 15 minutes. - Contrôler la cuisson avec la pointe d’un couteau préalablement désinfecté. - Sortir du four et laisser tiédir.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="15">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B10" t="str" s="12">
         <f>"[DÉTAILLER] "&amp;Procedure!D7</f>
         <v>[DÉTAILLER] Détailler et servir - Décoller les bords des gâteaux avec la pointe d’un couteau. - Détailler le financier en portions (5 x 5) en prenant soin de garder au centre de la portion l’oreillon d’abricot. - Dresser sur assiette à dessert en prenant soin de décoller chaque portion avec un spatule.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="15">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B11" t="str" s="12">
         <f>Procedure!D8</f>
         <v>Conseils - On peut remplacer les oreillons d’abricots par d’autres fruits,tels que les cerises,les framboises,les poires au sirop,etc. - On peut cuire les financiers dans des moules en papier individuels.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">