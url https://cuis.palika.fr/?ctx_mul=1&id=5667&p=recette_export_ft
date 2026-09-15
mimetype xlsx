--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,109 +15,106 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>00000014</t>
-[...5 lines deleted...]
-    <t>Eléments divers</t>
+    <t>EXTRAIT-VANILLE</t>
+  </si>
+  <si>
+    <t>Extrait de vanille alcoolisé</t>
+  </si>
+  <si>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>ALC-RHUM-BRUN</t>
   </si>
   <si>
     <t>Rhum ambré de cuisine (baba)</t>
   </si>
   <si>
-    <t>Spiritueux et liqueurs cuisine</t>
-[...4 lines deleted...]
-  <si>
     <t>COUV-CARAMEL</t>
   </si>
   <si>
     <t>Couverture caramel (Dulcey/blond)</t>
   </si>
   <si>
     <t>Chocolats de couverture</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-CANNELLE-POW</t>
   </si>
   <si>
     <t>Cannelle en poudre</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>RNME101485</t>
   </si>
   <si>
     <t>Raisins secs sultanine sachet 1kg</t>
@@ -206,51 +203,51 @@
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ VANILLE (baton)</t>
+    <t xml:space="preserve">    ↳ Extrait de vanille alcoolisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cannelle en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Mélange fruits confits (cake)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Raisins secs sultanine sachet 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Rhum ambré de cuisine (baba)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Couverture caramel (Dulcey/blond)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Fiche technique — PUDDING DE RIZ</t>
   </si>
   <si>
     <t>PUDDING DE RIZ  GRO_CDC_240</t>
   </si>
@@ -358,62 +355,59 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
@@ -503,779 +497,779 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
         <v>0.1</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F7" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0.059027</v>
+        <v>15</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*32</f>
+        <v>3.2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D8" s="4">
         <v>0.2</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G8" s="9">
+        <v>15</v>
+      </c>
+      <c r="G8" s="8">
         <f>E8*14</f>
         <v>2.8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
         <v>19</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D9" s="4">
         <v>1</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G9" s="9">
+        <v>21</v>
+      </c>
+      <c r="G9" s="8">
         <f>E9*19.5</f>
         <v>19.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D10" s="4">
         <v>0.006</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.006</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G10" s="9">
+        <v>21</v>
+      </c>
+      <c r="G10" s="8">
         <f>E10*10.5</f>
         <v>0.063</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>0.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G11" s="9">
+        <v>21</v>
+      </c>
+      <c r="G11" s="8">
         <f>E11*7.72</f>
         <v>3.86</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D12" s="4">
         <v>1.8</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>1.8</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G12" s="9">
+        <v>21</v>
+      </c>
+      <c r="G12" s="8">
         <f>E12*2.7</f>
         <v>4.86</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D13" s="4">
         <v>1</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>1</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G13" s="9">
+        <v>21</v>
+      </c>
+      <c r="G13" s="8">
         <f>E13*7.5</f>
         <v>7.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D14" s="4">
         <v>0.25</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G14" s="9">
+        <v>21</v>
+      </c>
+      <c r="G14" s="8">
         <f>E14*5.2</f>
         <v>1.3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D15" s="4">
         <v>12</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G15" s="9">
+        <v>15</v>
+      </c>
+      <c r="G15" s="8">
         <f>E15*1.05</f>
         <v>12.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16" t="s" s="10">
-[...2 lines deleted...]
-      <c r="G16" s="11">
+      <c r="F16" t="s" s="9">
+        <v>39</v>
+      </c>
+      <c r="G16" s="10">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>40</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>41</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>42</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>43</v>
       </c>
-      <c r="D1" t="s" s="7">
+      <c r="E1" t="s" s="7">
         <v>44</v>
       </c>
-      <c r="E1" t="s" s="7">
+      <c r="F1" t="s" s="7">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
+      </c>
+      <c r="C2" t="s">
         <v>47</v>
       </c>
-      <c r="B2">
-[...5 lines deleted...]
-      <c r="D2" t="inlineStr" s="12">
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="12">
+        <v>48</v>
+      </c>
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires - Dans une calotte,faire fondre le beurre. - Au pinceau,badigeonner l’intérieur de 4 bacs GN 1/1 H 65.Réserver au froid pour E g figer le beurre. - Chemiser de caramel liquide les 4 bacs beurrés.Réserver. S - Pour un pudding aux fruits,la veille,faire macérer dans une calotte,les fruits confits et les raisins secs avec le rhum.Filmer et réserver au froid. - Laver le riz.Égoutter le riz dans une passoire.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="12">
+        <v>50</v>
+      </c>
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Cuire le riz au lait - Dans un rondeau porter le lait à ébullition,parfumer avec la vanille liquide et la cannelle. - Verser le riz en pluie dans le lait bouillant sans cesser de le remuer avec une spatule à bout carré. - Porter le tout à ébullition sans cesser de remuer le fond du rondeau pour éviter qu’il n’attache. - Réduire la source de chaleur et cuire le riz à feu doux,en veillant à remuer et passer la spatule sur le fond du récipient de temps en temps. - Au terme de la cuisson,le riz éclate et gonfle,l’amidon du riz lie le lait,la masse épaissit tout en restant souple,avec la consistance d’une bouillie. - Incorporer au riz le sucre et éventuellement les fruits macérés dans le rhum.Remuer pour mélanger l’ensemble.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="12">
+        <v>51</v>
+      </c>
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Terminer la cuisson au four - Préchauffer le four sur la position chaleur sèche à + 185 °C. - Répartir le riz dans les 4 bacs GN 1/1 caramélisés. - Avec une corne,égaliser la surface du riz. - Facultativement,avec le reste du beurre ayant servi au chemisage des bacs,tamponner la surface du riz au pinceau. - Étager les bacs sur l’échelle de cuisson. - Enfourner et cuire le pudding pendant 10 à 15 minutes. - Au terme de la cuisson,la surface du pudding sera colorée. - Respecter la procédure de fin de cuisson. - Refroidir le pudding en suivant la procédure. - Stocker le pudding en armoire froide à +3 °C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D6" t="inlineStr" s="12">
+        <v>53</v>
+      </c>
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Servir le pudding - Détailler le pudding en 25 portions par bac. - Servir la portion à l’aide d’une spatule de service carrée. - Napper avec un peu de caramel le dessus du pudding.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="12">
+      <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Commentaires - On peut aussi mouler le riz dans des récipients individuels (ramequin,etc.). - Une autre version de pudding n’oblige pas la cuisson au four.Garnir les bacs caramélisés et laisser refroidir en respectant la procédure. - Pour une plus grande quantité,cuire le pudding dans une sauteuse.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>54</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>55</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>56</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1.8</f>
         <v>1.8</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.006</f>
         <v>0.006</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_240 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_240 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
-        <v>71</v>
+      <c r="A4" t="s" s="13">
+        <v>70</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="12">
+      <c r="A5" t="s" s="14">
+        <v>71</v>
+      </c>
+      <c r="B5" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="12">
+      <c r="A6" t="s" s="14">
+        <v>72</v>
+      </c>
+      <c r="B6" t="str" s="11">
         <f>"[ÉTUVER] "&amp;Procedure!D3</f>
         <v>[ÉTUVER] Préparations préliminaires - Dans une calotte,faire fondre le beurre. - Au pinceau,badigeonner l’intérieur de 4 bacs GN 1/1 H 65.Réserver au froid pour E g figer le beurre. - Chemiser de caramel liquide les 4 bacs beurrés.Réserver. S - Pour un pudding aux fruits,la veille,faire macérer dans une calotte,les fruits confits et les raisins secs avec le rhum.Filmer et réserver au froid. - Laver le riz.Égoutter le riz dans une passoire.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="12">
+      <c r="A7" t="s" s="14">
+        <v>73</v>
+      </c>
+      <c r="B7" t="str" s="11">
         <f>"[PORTER] "&amp;Procedure!D4</f>
         <v>[PORTER] Cuire le riz au lait - Dans un rondeau porter le lait à ébullition,parfumer avec la vanille liquide et la cannelle. - Verser le riz en pluie dans le lait bouillant sans cesser de le remuer avec une spatule à bout carré. - Porter le tout à ébullition sans cesser de remuer le fond du rondeau pour éviter qu’il n’attache. - Réduire la source de chaleur et cuire le riz à feu doux,en veillant à remuer et passer la spatule sur le fond du récipient de temps en temps. - Au terme de la cuisson,le riz éclate et gonfle,l’amidon du riz lie le lait,la masse épaissit tout en restant souple,avec la consistance d’une bouillie. - Incorporer au riz le sucre et éventuellement les fruits macérés dans le rhum.Remuer pour mélanger l’ensemble.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="12">
+      <c r="A8" t="s" s="14">
+        <v>74</v>
+      </c>
+      <c r="B8" t="str" s="11">
         <f>"[TERMINER] "&amp;Procedure!D5</f>
         <v>[TERMINER] Terminer la cuisson au four - Préchauffer le four sur la position chaleur sèche à + 185 °C. - Répartir le riz dans les 4 bacs GN 1/1 caramélisés. - Avec une corne,égaliser la surface du riz. - Facultativement,avec le reste du beurre ayant servi au chemisage des bacs,tamponner la surface du riz au pinceau. - Étager les bacs sur l’échelle de cuisson. - Enfourner et cuire le pudding pendant 10 à 15 minutes. - Au terme de la cuisson,la surface du pudding sera colorée. - Respecter la procédure de fin de cuisson. - Refroidir le pudding en suivant la procédure. - Stocker le pudding en armoire froide à +3 °C en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="12">
+      <c r="A9" t="s" s="14">
+        <v>75</v>
+      </c>
+      <c r="B9" t="str" s="11">
         <f>"[SERVIR] "&amp;Procedure!D6</f>
         <v>[SERVIR] Servir le pudding - Détailler le pudding en 25 portions par bac. - Servir la portion à l’aide d’une spatule de service carrée. - Napper avec un peu de caramel le dessus du pudding.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="15">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="12">
+      <c r="A10" t="s" s="14">
+        <v>76</v>
+      </c>
+      <c r="B10" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Commentaires - On peut aussi mouler le riz dans des récipients individuels (ramequin,etc.). - Une autre version de pudding n’oblige pas la cuisson au four.Garnir les bacs caramélisés et laisser refroidir en respectant la procédure. - Pour une plus grande quantité,cuire le pudding dans une sauteuse.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="16">
-        <v>78</v>
+      <c r="A12" t="s" s="15">
+        <v>77</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>