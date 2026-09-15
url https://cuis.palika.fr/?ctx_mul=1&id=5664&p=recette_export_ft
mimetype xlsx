--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -65,57 +65,57 @@
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>CAFE-POW-PATIS</t>
   </si>
   <si>
     <t>Extrait de café pâtisserie (poudre)</t>
   </si>
   <si>
     <t>Cafés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>COUV-RUBIS</t>
-[...5 lines deleted...]
-    <t>Chocolats de couverture</t>
+    <t>RNME101467</t>
+  </si>
+  <si>
+    <t>Chocolat noir 50% cacao pistoles sac 5kg</t>
+  </si>
+  <si>
+    <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>FONDANT-BLANC</t>
   </si>
   <si>
     <t>Fondant blanc pâtissier (glaçage)</t>
   </si>
   <si>
     <t>Garnitures et crèmes prêtes</t>
   </si>
   <si>
     <t>PATE-CHOUX-POCH</t>
   </si>
   <si>
     <t>Pâte à choux pochée surgelée (plaque)</t>
   </si>
   <si>
     <t>Pâtes prêtes à l'emploi</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
@@ -173,51 +173,51 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pâte à choux pochée surgelée (plaque)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fondant blanc pâtissier (glaçage)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Extrait de café pâtisserie (poudre)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Couverture ruby (chocolat rose)</t>
+    <t xml:space="preserve">    ↳ Chocolat noir 50% cacao pistoles sac 5kg</t>
   </si>
   <si>
     <t>Fiche technique — ECLAIRS AU CAFÉ</t>
   </si>
   <si>
     <t>ECLAIRS AU CAFÉ  GRO_CDC_237</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -462,87 +462,87 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*35</f>
-        <v>3.5</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>0.2</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*22</f>
-        <v>4.4</v>
+        <f>E8*18.3</f>
+        <v>3.66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
         <v>1</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>1</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="8">
         <f>E9*4.2</f>
         <v>4.2</v>
@@ -838,55 +838,55 @@
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>51</v>
       </c>
       <c r="C5" t="s">
         <v>48</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*0.05</f>
+        <v>0.05</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 