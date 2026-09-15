--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 03:35</t>
+    <t>15/09/2026 15:23</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -489,79 +489,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>3.023</v>
+        <v>9.368</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.03023</v>
+        <v>0.09368</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>3.023</v>
+        <v>9.368</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -705,86 +705,86 @@
         <v>1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>1</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0.003</f>
         <v>0.003</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>0.6</v>
+        <v>2.95</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.6</v>
+        <v>2.95</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="4">
         <f>E9*2.7</f>
-        <v>1.62</v>
+        <v>7.965</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="s" s="3">
         <v>42</v>
       </c>
       <c r="G10" s="13">
         <f>SUM(G7:G9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>43</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>45</v>
       </c>
@@ -854,50 +854,90 @@
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="11">
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>1</v>
+      </c>
+      <c r="B6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="11">
+        <v>1.35</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="11">
+        <v>1</v>
+      </c>
+      <c r="E7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>