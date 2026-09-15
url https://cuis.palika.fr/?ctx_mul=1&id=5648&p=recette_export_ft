--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,348 +15,608 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>COUV-CARAMEL</t>
-[...5 lines deleted...]
-    <t>Chocolats de couverture</t>
+    <t>00000030</t>
+  </si>
+  <si>
+    <t>GRAND MARNIER</t>
+  </si>
+  <si>
+    <t>Alcool</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00000025</t>
+  </si>
+  <si>
+    <t>PaTE 
+ praline</t>
+  </si>
+  <si>
+    <t>Chocolat Mat. prem.</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>CACAO-SUCRE</t>
   </si>
   <si>
     <t>Cacao en poudre sucré (chocolat chaud)</t>
   </si>
   <si>
     <t>Poudres et masses cacao</t>
   </si>
   <si>
+    <t>00000061</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Matières diverses (à trier)</t>
+  </si>
+  <si>
+    <t>REGLISSE-BAT</t>
+  </si>
+  <si>
+    <t>Bâtons de réglisse</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>RNME101466</t>
+  </si>
+  <si>
+    <t>Sucre poudre sac 1kg</t>
+  </si>
+  <si>
+    <t>Pâtisserie épicerie sucrée</t>
+  </si>
+  <si>
+    <t>DEXTROSE</t>
+  </si>
+  <si>
+    <t>Dextrose monohydraté (glucose cristal)</t>
+  </si>
+  <si>
+    <t>Glucoses et sucres techniques</t>
+  </si>
+  <si>
     <t>RNM57224434</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>lt</t>
+    <t>RNM10350123</t>
+  </si>
+  <si>
+    <t>CRESSON France botte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>00002070</t>
+  </si>
+  <si>
+    <t>épinards branches portions</t>
+  </si>
+  <si>
+    <t>RNM3620123</t>
+  </si>
+  <si>
+    <t>ORANGE Naveline Espagne cat.I 4(77-88mm)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE</t>
   </si>
   <si>
     <t>COLLER</t>
   </si>
   <si>
     <t>Voir La Cuisine de Collectivité (Grossmann &amp; Le Franc, BPI) pour la technique complète.</t>
   </si>
   <si>
+    <t>CRÈME ANGLAISE AU CHOCOLAT</t>
+  </si>
+  <si>
+    <t>Faire bouillir la crème fleurette. Ajouter la poudre de cacao. Refroidir. Mélanger la crème chocolatée à la crème anglaise.</t>
+  </si>
+  <si>
+    <t>CRÈME ANGLAISE À LA MENTHE</t>
+  </si>
+  <si>
+    <t>Sirop de menthe absent de la base — preparation actuellement limitee au colorant, dosage a completer par un contributeur</t>
+  </si>
+  <si>
+    <t>Colorant Vert Végétal</t>
+  </si>
+  <si>
+    <t>ÉPLUCHER</t>
+  </si>
+  <si>
+    <t>Éplucher, équeuter, trier et laver soigneusement les feuilles vertes (épinards, cresson, blettes, persil, cerfeuil, estragon).</t>
+  </si>
+  <si>
+    <t>MIXER</t>
+  </si>
+  <si>
+    <t>Les mixer très finement avec un peu d'eau afin de bien broyer les chloroplastes sphériques (granules à chlorophylle) pour en libérer la chlorophylle.</t>
+  </si>
+  <si>
+    <t>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</t>
+  </si>
+  <si>
+    <t>CHAUFFER</t>
+  </si>
+  <si>
+    <t>70°C — ne pas dépasser</t>
+  </si>
+  <si>
+    <t>ÉGOUTTER</t>
+  </si>
+  <si>
+    <t>+3°C max</t>
+  </si>
+  <si>
+    <t>CRÈME ANGLAISE CARAMÉLISÉE</t>
+  </si>
+  <si>
+    <t>Mélanger les deux éléments.</t>
+  </si>
+  <si>
+    <t>CARAMEL LIQUIDE</t>
+  </si>
+  <si>
+    <t>METTRE EN PLACE</t>
+  </si>
+  <si>
+    <t>RINCER</t>
+  </si>
+  <si>
+    <t>Préparations préliminaires - Rincer au vinaigre la russe qui servira à la cuisson du sucre. - Égoutter sans essuyer. E</t>
+  </si>
+  <si>
+    <t>CUIRE</t>
+  </si>
+  <si>
+    <t>CRÈME ANGLAISE PRALINÉE</t>
+  </si>
+  <si>
+    <t>Porter à ébullition la crème fleurette. Ajouter le pralin. Fouetter. Refroidir la crème pralinée. Mélanger les deux éléments.</t>
+  </si>
+  <si>
+    <t>CRÈME ANGLAISE À L'ORANGE</t>
+  </si>
+  <si>
+    <t>Zester finement les oranges. Faire blanchir les zestes. Parfumer la crème anglaise avec l'alcool et ajouter les zestes d'oranges blanchis.</t>
+  </si>
+  <si>
+    <t>CRÈME ANGLAISE À LA RÉGLISSE</t>
+  </si>
+  <si>
+    <t>Batons de reglisse absents de la base — preparation actuellement limitee a la creme fraiche, a completer par un contributeur</t>
+  </si>
+  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CRÈME ANGLAISE 1 litre</t>
+    <t xml:space="preserve">    ↳ CRÈME ANGLAISE AU CHOCOLAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    ↳ Couverture caramel (Dulcey/blond)</t>
+    <t xml:space="preserve">        ↳ Crème fraîche liquide 15% MG allégée</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Cacao en poudre sucré (chocolat chaud)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CRÈME ANGLAISE À LA MENTHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Colorant Vert Végétal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ épinards branches portions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ CRESSON France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CRÈME ANGLAISE CARAMÉLISÉE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CARAMEL LIQUIDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Sucre poudre sac 1kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Dextrose monohydraté (glucose cristal)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ EAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CRÈME ANGLAISE PRALINÉE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PaTE 
+ praline</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CRÈME ANGLAISE À L'ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ ORANGE Naveline Espagne cat.I 4(77-88mm)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ GRAND MARNIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CRÈME ANGLAISE À LA RÉGLISSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Bâtons de réglisse</t>
   </si>
   <si>
     <t>Fiche technique — CRÈME ANGLAISE</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE  GRO_CDC_221</t>
   </si>
   <si>
     <t>1.</t>
+  </si>
+  <si>
+    <t>↳ CRÈME ANGLAISE AU CHOCOLAT  GRO_CDC_221A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CRÈME ANGLAISE 1 litre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
+  </si>
+  <si>
+    <t>↳ CRÈME ANGLAISE À LA MENTHE  GRO_CDC_221B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Colorant Vert Végétal</t>
+  </si>
+  <si>
+    <t>↳ Colorant Vert Végétal  00SAU_REC043</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>↳ CRÈME ANGLAISE CARAMÉLISÉE  GRO_CDC_221C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CARAMEL LIQUIDE</t>
+  </si>
+  <si>
+    <t>↳ CARAMEL LIQUIDE  GRO_CDC_226</t>
+  </si>
+  <si>
+    <t>↳ CRÈME ANGLAISE PRALINÉE  GRO_CDC_221D</t>
+  </si>
+  <si>
+    <t>↳ CRÈME ANGLAISE À L'ORANGE  GRO_CDC_221E</t>
+  </si>
+  <si>
+    <t>↳ CRÈME ANGLAISE À LA RÉGLISSE  GRO_CDC_221F</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -413,428 +673,1882 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s">
+      <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.25</v>
+        <v>0.0005</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.25</v>
+        <v>0.0005</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="8">
-[...1 lines deleted...]
-        <v>4.875</v>
+      <c r="G7" s="9">
+        <f>E7*20.3272857143</f>
+        <v>0.010164</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="8">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.25</v>
+        <v>0.005</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.25</v>
+        <v>0.005</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>1.375</v>
+        <v>19</v>
+      </c>
+      <c r="G8" s="9">
+        <f>E8*3.8795</f>
+        <v>0.019398</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>4</v>
+        <v>0.0025</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>4</v>
+        <v>0.0025</v>
       </c>
       <c r="F9" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>11.08</v>
+        <v>19</v>
+      </c>
+      <c r="G9" s="9">
+        <f>E9*5.5</f>
+        <v>0.01375</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
-        <v>22</v>
+      <c r="A10" t="s" s="8">
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.5</v>
+        <v>0.00005</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.5</v>
+        <v>0.00005</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-        <v>1.1</v>
+        <v>15</v>
+      </c>
+      <c r="G10" s="9">
+        <f>E10*0.003</f>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11"/>
-[...4 lines deleted...]
-      <c r="F11" t="s" s="9">
+      <c r="A11" t="s">
         <v>26</v>
       </c>
-      <c r="G11" s="10">
-        <f>SUM(G7:G10)</f>
+      <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="4">
+        <v>0.00036</v>
+      </c>
+      <c r="E11" s="6">
+        <f>D11*$B$2</f>
+        <v>0.00036</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="9">
+        <f>E11*30</f>
+        <v>0.0108</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="4">
+        <v>0.000063</v>
+      </c>
+      <c r="E12" s="6">
+        <f>D12*$B$2</f>
+        <v>0.000063</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="9">
+        <f>E12*2.6785714286</f>
+        <v>0.000169</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="4">
+        <v>0.000006</v>
+      </c>
+      <c r="E13" s="6">
+        <f>D13*$B$2</f>
+        <v>0.000006</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="9">
+        <f>E13*1.6666666667</f>
+        <v>0.00001</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="E14" s="6">
+        <f>D14*$B$2</f>
+        <v>0.24</v>
+      </c>
+      <c r="F14" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="9">
+        <f>E14*2.77</f>
+        <v>0.6648</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="E15" s="6">
+        <f>D15*$B$2</f>
+        <v>0.02</v>
+      </c>
+      <c r="F15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="9">
+        <f>E15*2.2</f>
+        <v>0.044</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="4">
+        <v>0.00003</v>
+      </c>
+      <c r="E16" s="6">
+        <f>D16*$B$2</f>
+        <v>0.00003</v>
+      </c>
+      <c r="F16" t="s">
+        <v>44</v>
+      </c>
+      <c r="G16" s="9">
+        <f>E16*1.65</f>
+        <v>0.00005</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="8">
+        <v>45</v>
+      </c>
+      <c r="B17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" s="4">
+        <v>0.00007</v>
+      </c>
+      <c r="E17" s="6">
+        <f>D17*$B$2</f>
+        <v>0.00007</v>
+      </c>
+      <c r="F17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="9">
+        <f>E17*0</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="4">
+        <v>0.004</v>
+      </c>
+      <c r="E18" s="6">
+        <f>D18*$B$2</f>
+        <v>0.004</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="9">
+        <f>E18*1.05</f>
+        <v>0.0042</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19" t="s" s="10">
+        <v>49</v>
+      </c>
+      <c r="G19" s="11">
+        <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="E2" t="s" s="11"/>
+        <v>57</v>
+      </c>
+      <c r="D2" t="s" s="12">
+        <v>58</v>
+      </c>
+      <c r="E2" t="s" s="12"/>
       <c r="F2"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3">
+        <v>1</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3" t="s" s="12">
+        <v>60</v>
+      </c>
+      <c r="E3" t="s" s="12"/>
+      <c r="F3"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4">
+        <v>1</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4" t="inlineStr" s="12">
+        <is>
+          <t>Additionner le sirop de menthe à la crème anglaise. Rectifier la couleur avec le colorant. Variante : laisser infuser des feuilles de menthe fraîche dans la crème anglaise toute une nuit, mettre au point la couleur, passer au chinois.</t>
+        </is>
+      </c>
+      <c r="E4" t="s" s="12">
+        <v>62</v>
+      </c>
+      <c r="F4"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5">
+        <v>1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D5" t="s" s="12">
+        <v>65</v>
+      </c>
+      <c r="E5" t="s" s="12"/>
+      <c r="F5"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6">
+        <v>2</v>
+      </c>
+      <c r="C6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" t="s" s="12">
+        <v>67</v>
+      </c>
+      <c r="E6" t="s" s="12"/>
+      <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7">
+        <v>3</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7" t="s" s="12">
+        <v>68</v>
+      </c>
+      <c r="E7" t="s" s="12"/>
+      <c r="F7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8">
+        <v>4</v>
+      </c>
+      <c r="C8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" t="inlineStr" s="12">
+        <is>
+          <t>Chauffer tout doucement le jus jusqu'à la température de 70°C — le liquide se clarifie de lui-même : un gel très vert apparaît à la surface et le reste du liquide devient transparent.</t>
+        </is>
+      </c>
+      <c r="E8" t="s" s="12">
+        <v>70</v>
+      </c>
+      <c r="F8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9">
+        <v>5</v>
+      </c>
+      <c r="C9" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" t="inlineStr" s="12">
+        <is>
+          <t>Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</t>
+        </is>
+      </c>
+      <c r="E9" t="s" s="12">
+        <v>72</v>
+      </c>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10" t="s" s="12">
+        <v>74</v>
+      </c>
+      <c r="E10" t="s" s="12"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11">
+        <v>1</v>
+      </c>
+      <c r="C11" t="s">
+        <v>76</v>
+      </c>
+      <c r="D11" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</t>
+        </is>
+      </c>
+      <c r="E11" t="s" s="12"/>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12">
+        <v>2</v>
+      </c>
+      <c r="C12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D12" t="s" s="12">
+        <v>78</v>
+      </c>
+      <c r="E12" t="s" s="12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13">
+        <v>3</v>
+      </c>
+      <c r="C13" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" t="inlineStr" s="12">
+        <is>
+          <t>Cuire le sucre S - Sur la balance,faire la tare de la russe qui servira à la cuisson du sucre. - Peser ou mesurer dans l’ordre,1 litre d’eau,le glucose et le sucre. - Il est préférable de mettre l’eau en premier dans la russe.Lorsque le sucre est mis en premier,une infime partie du sucre peut alors coller au fond et provoquer un point d’attache et brûler. - Prendre le poids nécessaire de glucose avec un ustensile préalablement mouillé. - Faire dissoudre le sucre en le remuant à l’aide d’un fouet,avant de le mettre en cuisson. - Porter à ébullition le sucre. - Lors de la cuisson,clarifier le sirop en écumant sa surface avec une petite écumoire que vous prendrez soin de tremper dans une calotte d’eau après chaque opération,ceci afin d’éliminer les impuretés du sucre et de laver l’écumoire. - Pendant la cuisson du sucre,préparer 1 litre d’eau tiède et le garder à portée de la main. - Atteindre + 170 °C au thermomètre à sucre. - Retirer la russe du feu et laisser le sucre finir de cuire. - Atteindre + 180 °C et une coloration du caramel brun foncé. - Surveiller la coloration du caramel,car à cet instant la coloration peut atteindre rapidement son point extrême et brûler. - Décuire le caramel en y ajoutant progressivement le litre d’eau tiède.Faire attention aux éclaboussures pendant l’opération. - Le caramel au contact de l’eau peut parfois se solidifier en partie. - Reporter alors à ébullition le caramel décuit pour le liquéfier. - Verser le caramel liquide dans un récipient de stockage. - Filmer le récipient.Indiquer la date de fabrication. - Laisser refroidir et stocker au froid.Au froid le caramel peut s’épaissir.Il suffit avant son utilisation de le dégourdir au bain-marie.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="12"/>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14">
+        <v>4</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14" t="inlineStr" s="12">
+        <is>
+          <t>Suggestions - Le caramel liquide est employé pour caraméliser le fond des moules,en nappage, en ajout à des crèmes,etc. - Le caramel liquide peut se conserver longtemps,mais toutefois en respectant les conditions d’hygiène qui s’imposent.</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="12"/>
+      <c r="F14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15">
+        <v>1</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15" t="s" s="12">
+        <v>81</v>
+      </c>
+      <c r="E15" t="s" s="12"/>
+      <c r="F15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16">
+        <v>1</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16" t="s" s="12">
+        <v>83</v>
+      </c>
+      <c r="E16" t="s" s="12"/>
+      <c r="F16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17">
+        <v>1</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17" t="inlineStr" s="12">
+        <is>
+          <t>Porter à ébullition la crème fraîche et les bâtons de réglisse fendus dans le sens de la longueur. Laisser infuser. Ajouter l'infusion de réglisse à la crème anglaise.</t>
+        </is>
+      </c>
+      <c r="E17" t="s" s="12">
+        <v>85</v>
+      </c>
+      <c r="F17"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="C3" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D3" s="6">
-        <f>'Besoins'!$B$2*4</f>
-        <v>4</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*0.5</f>
-        <v>0.5</v>
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>94</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*0.25</f>
-        <v>0.25</v>
+        <f>'Besoins'!$B$2*0.005</f>
+        <v>0.005</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
+        <v>2</v>
+      </c>
+      <c r="B6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D6" s="6">
+        <f>'Besoins'!$B$2*0.0025</f>
+        <v>0.0025</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
         <v>1</v>
       </c>
-      <c r="B6" t="s">
-[...10 lines deleted...]
-        <v>25</v>
+      <c r="B7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D7" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C8" t="s">
+        <v>93</v>
+      </c>
+      <c r="D8" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="E8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>97</v>
+      </c>
+      <c r="C9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="6">
+        <f>'Besoins'!$B$2*0.0001</f>
+        <v>0.0001</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>3</v>
+      </c>
+      <c r="B10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C10" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" s="6">
+        <f>'Besoins'!$B$2*0.00007</f>
+        <v>0.00007</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>3</v>
+      </c>
+      <c r="B11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" s="6">
+        <f>'Besoins'!$B$2*0.00003</f>
+        <v>0.00003</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>100</v>
+      </c>
+      <c r="C12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D12" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E12" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D13" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="E13" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C14" t="s">
+        <v>90</v>
+      </c>
+      <c r="D14" s="6">
+        <f>'Besoins'!$B$2*0.0025</f>
+        <v>0.0025</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D15" s="6">
+        <f>'Besoins'!$B$2*0.0000625</f>
+        <v>0.000063</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>103</v>
+      </c>
+      <c r="C16" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="6">
+        <f>'Besoins'!$B$2*0.00000625</f>
+        <v>0.000006</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>104</v>
+      </c>
+      <c r="C17" t="s">
+        <v>93</v>
+      </c>
+      <c r="D17" s="6">
+        <f>'Besoins'!$B$2*0.000025</f>
+        <v>0.000025</v>
+      </c>
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" t="s">
+        <v>93</v>
+      </c>
+      <c r="D18" s="6">
+        <f>'Besoins'!$B$2*0.000025</f>
+        <v>0.000025</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>1</v>
+      </c>
+      <c r="B19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E19" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>92</v>
+      </c>
+      <c r="C20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="E20" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" s="6">
+        <f>'Besoins'!$B$2*0.01</f>
+        <v>0.01</v>
+      </c>
+      <c r="E21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>2</v>
+      </c>
+      <c r="B22" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="6">
+        <f>'Besoins'!$B$2*0.005</f>
+        <v>0.005</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C23" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E23" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>2</v>
+      </c>
+      <c r="B24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="E24" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="6">
+        <f>'Besoins'!$B$2*0.004</f>
+        <v>0.004</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" t="s">
+        <v>93</v>
+      </c>
+      <c r="D26" s="6">
+        <f>'Besoins'!$B$2*0.0005</f>
+        <v>0.0005</v>
+      </c>
+      <c r="E26" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>1</v>
+      </c>
+      <c r="B27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C27" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>2</v>
+      </c>
+      <c r="B28" t="s">
+        <v>92</v>
+      </c>
+      <c r="C28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D28" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="E28" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C29" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="6">
+        <f>'Besoins'!$B$2*0.005</f>
+        <v>0.005</v>
+      </c>
+      <c r="E29" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>2</v>
+      </c>
+      <c r="B30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C30" t="s">
+        <v>93</v>
+      </c>
+      <c r="D30" s="6">
+        <f>'Besoins'!$B$2*0.00036</f>
+        <v>0.00036</v>
+      </c>
+      <c r="E30" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D7"/>
+  <dimension ref="A1:D59"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="12">
+      <c r="A2" t="str" s="13">
         <f>"GRO_CDC_221 · GRO.BASES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_221 · GRO.BASES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="13">
-        <v>47</v>
+      <c r="A4" t="s" s="14">
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="11">
+      <c r="A5" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B5" t="str" s="12">
         <f>"[COLLER] "&amp;Procedure!D2</f>
         <v>[COLLER] Voir La Cuisine de Collectivité (Grossmann &amp; Le Franc, BPI) pour la technique complète.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="15">
-        <v>49</v>
+      <c r="A7" t="s" s="14">
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
+    <row r="8">
+      <c r="A8" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B8" t="str" s="12">
+        <f>Procedure!D3</f>
+        <v>Faire bouillir la crème fleurette. Ajouter la poudre de cacao. Refroidir. Mélanger la crème chocolatée à la crème anglaise.</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C9" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="D9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C10" s="6">
+        <f>'Besoins'!$B$2*0.005</f>
+        <v>0.005</v>
+      </c>
+      <c r="D10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B9</f>
+        <v>Cacao en poudre sucré (chocolat chaud)</v>
+      </c>
+      <c r="C11" s="6">
+        <f>Besoins!E9</f>
+        <v>0.0025</v>
+      </c>
+      <c r="D11" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="14">
+        <v>118</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B14" t="str" s="12">
+        <f>Procedure!D4</f>
+        <v>Additionner le sirop de menthe à la crème anglaise. Rectifier la couleur avec le colorant. Variante : laisser infuser des feuilles de menthe fraîche dans la crème anglaise toute une nuit, mettre au point la couleur, passer au chinois.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>116</v>
+      </c>
+      <c r="C15" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="D15" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C16" s="6">
+        <f>'Besoins'!$B$2*0.0001</f>
+        <v>0.0001</v>
+      </c>
+      <c r="D16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E4</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="14">
+        <v>120</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B20" t="str" s="12">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D5</f>
+        <v>[ÉPLUCHER] Éplucher, équeuter, trier et laver soigneusement les feuilles vertes (épinards, cresson, blettes, persil, cerfeuil, estragon).</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="str">
+        <f>Besoins!B17</f>
+        <v>épinards branches portions</v>
+      </c>
+      <c r="C21" s="6">
+        <f>Besoins!E17</f>
+        <v>0.00007</v>
+      </c>
+      <c r="D21" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="str">
+        <f>Besoins!B16</f>
+        <v>CRESSON France botte</v>
+      </c>
+      <c r="C22" s="6">
+        <f>Besoins!E16</f>
+        <v>0.00003</v>
+      </c>
+      <c r="D22" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="15">
+        <v>121</v>
+      </c>
+      <c r="B23" t="str" s="12">
+        <f>"[MIXER] "&amp;Procedure!D6</f>
+        <v>[MIXER] Les mixer très finement avec un peu d'eau afin de bien broyer les chloroplastes sphériques (granules à chlorophylle) pour en libérer la chlorophylle.</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="15">
+        <v>122</v>
+      </c>
+      <c r="B24" t="str" s="12">
+        <f>Procedure!D7</f>
+        <v>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="15">
+        <v>123</v>
+      </c>
+      <c r="B25" t="str" s="12">
+        <f>"[CHAUFFER] "&amp;Procedure!D8</f>
+        <v>[CHAUFFER] Chauffer tout doucement le jus jusqu'à la température de 70°C — le liquide se clarifie de lui-même : un gel très vert apparaît à la surface et le reste du liquide devient transparent.</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E8</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="15">
+        <v>124</v>
+      </c>
+      <c r="B27" t="str" s="12">
+        <f>"[ÉGOUTTER] "&amp;Procedure!D9</f>
+        <v>[ÉGOUTTER] Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E9</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="14">
+        <v>125</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B31" t="str" s="12">
+        <f>Procedure!D10</f>
+        <v>Mélanger les deux éléments.</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="D32" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" s="6">
+        <f>'Besoins'!$B$2*0.0025</f>
+        <v>0.0025</v>
+      </c>
+      <c r="D33" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="14">
+        <v>127</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B36" t="str" s="12">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D11</f>
+        <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="15">
+        <v>121</v>
+      </c>
+      <c r="B37" t="str" s="12">
+        <f>"[RINCER] "&amp;Procedure!D12</f>
+        <v>[RINCER] Préparations préliminaires - Rincer au vinaigre la russe qui servira à la cuisson du sucre. - Égoutter sans essuyer. E</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="15">
+        <v>122</v>
+      </c>
+      <c r="B38" t="str" s="12">
+        <f>"[CUIRE] "&amp;Procedure!D13</f>
+        <v>[CUIRE] Cuire le sucre S - Sur la balance,faire la tare de la russe qui servira à la cuisson du sucre. - Peser ou mesurer dans l’ordre,1 litre d’eau,le glucose et le sucre. - Il est préférable de mettre l’eau en premier dans la russe.Lorsque le sucre est mis en premier,une infime partie du sucre peut alors coller au fond et provoquer un point d’attache et brûler. - Prendre le poids nécessaire de glucose avec un ustensile préalablement mouillé. - Faire dissoudre le sucre en le remuant à l’aide d’un fouet,avant de le mettre en cuisson. - Porter à ébullition le sucre. - Lors de la cuisson,clarifier le sirop en écumant sa surface avec une petite écumoire que vous prendrez soin de tremper dans une calotte d’eau après chaque opération,ceci afin d’éliminer les impuretés du sucre et de laver l’écumoire. - Pendant la cuisson du sucre,préparer 1 litre d’eau tiède et le garder à portée de la main. - Atteindre + 170 °C au thermomètre à sucre. - Retirer la russe du feu et laisser le sucre finir de cuire. - Atteindre + 180 °C et une coloration du caramel brun foncé. - Surveiller la coloration du caramel,car à cet instant la coloration peut atteindre rapidement son point extrême et brûler. - Décuire le caramel en y ajoutant progressivement le litre d’eau tiède.Faire attention aux éclaboussures pendant l’opération. - Le caramel au contact de l’eau peut parfois se solidifier en partie. - Reporter alors à ébullition le caramel décuit pour le liquéfier. - Verser le caramel liquide dans un récipient de stockage. - Filmer le récipient.Indiquer la date de fabrication. - Laisser refroidir et stocker au froid.Au froid le caramel peut s’épaissir.Il suffit avant son utilisation de le dégourdir au bain-marie.</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="15">
+        <v>123</v>
+      </c>
+      <c r="B39" t="str" s="12">
+        <f>Procedure!D14</f>
+        <v>Suggestions - Le caramel liquide est employé pour caraméliser le fond des moules,en nappage, en ajout à des crèmes,etc. - Le caramel liquide peut se conserver longtemps,mais toutefois en respectant les conditions d’hygiène qui s’imposent.</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="14">
+        <v>128</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B42" t="str" s="12">
+        <f>Procedure!D15</f>
+        <v>Porter à ébullition la crème fleurette. Ajouter le pralin. Fouetter. Refroidir la crème pralinée. Mélanger les deux éléments.</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42"/>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>116</v>
+      </c>
+      <c r="C43" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="D43" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>117</v>
+      </c>
+      <c r="C44" s="6">
+        <f>'Besoins'!$B$2*0.01</f>
+        <v>0.01</v>
+      </c>
+      <c r="D44" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45"/>
+      <c r="B45" t="str">
+        <f>Besoins!B8</f>
+        <v>PaTE 
+ praline</v>
+      </c>
+      <c r="C45" s="6">
+        <f>Besoins!E8</f>
+        <v>0.005</v>
+      </c>
+      <c r="D45" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="14">
+        <v>129</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B48" t="str" s="12">
+        <f>Procedure!D16</f>
+        <v>Zester finement les oranges. Faire blanchir les zestes. Parfumer la crème anglaise avec l'alcool et ajouter les zestes d'oranges blanchis.</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
+    </row>
+    <row r="49">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>116</v>
+      </c>
+      <c r="C49" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="D49" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50"/>
+      <c r="B50" t="str">
+        <f>Besoins!B18</f>
+        <v>ORANGE Naveline Espagne cat.I 4(77-88mm)</v>
+      </c>
+      <c r="C50" s="6">
+        <f>Besoins!E18</f>
+        <v>0.004</v>
+      </c>
+      <c r="D50" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51"/>
+      <c r="B51" t="str">
+        <f>Besoins!B7</f>
+        <v>GRAND MARNIER</v>
+      </c>
+      <c r="C51" s="6">
+        <f>Besoins!E7</f>
+        <v>0.0005</v>
+      </c>
+      <c r="D51" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52"/>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="s" s="14">
+        <v>130</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B54" t="str" s="12">
+        <f>Procedure!D17</f>
+        <v>Porter à ébullition la crème fraîche et les bâtons de réglisse fendus dans le sens de la longueur. Laisser infuser. Ajouter l'infusion de réglisse à la crème anglaise.</v>
+      </c>
+      <c r="C54"/>
+      <c r="D54"/>
+    </row>
+    <row r="55">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="6">
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
+      </c>
+      <c r="D55" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="6">
+        <f>'Besoins'!$B$2*0.005</f>
+        <v>0.005</v>
+      </c>
+      <c r="D56" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57"/>
+      <c r="B57" t="str" s="16">
+        <f>"ℹ "&amp;Procedure!E17</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57"/>
+    </row>
+    <row r="58">
+      <c r="A58"/>
+      <c r="B58"/>
+      <c r="C58"/>
+      <c r="D58"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="s" s="17">
+        <v>131</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="5">
+  <mergeCells count="32">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="A59:D59"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CRÈME ANGLAISE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>