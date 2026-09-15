--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>BISCUIT ROULÉ</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_220</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Préparations de base collectivité (GRO.BASES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:01</t>
+    <t>15/09/2026 17:40</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -142,105 +142,114 @@
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
+    <t>OEU-M-STD</t>
+  </si>
+  <si>
+    <t>Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
     <t>OVO-BLANC-LIQ</t>
   </si>
   <si>
     <t>Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>OVO-JAUNE-LIQ</t>
   </si>
   <si>
     <t>Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>CONFECTIONNER</t>
   </si>
@@ -486,106 +495,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>24.52</v>
+        <v>25.956</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.2452</v>
+        <v>0.25956</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>24.52</v>
+        <v>25.956</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -727,490 +736,535 @@
         <v>0.25</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="4">
         <f>E9*5.2</f>
         <v>1.3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="9">
-        <v>2.5</v>
+        <v>8</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>2.5</v>
+        <v>8</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*3.2</f>
-        <v>8</v>
+        <f>E10*0.1795</f>
+        <v>1.436</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D11" s="9">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5.8</f>
+        <f>E11*3.2</f>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>1.5</v>
+      </c>
+      <c r="F12" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*5.8</f>
         <v>8.7</v>
       </c>
     </row>
-    <row r="12">
-[...9 lines deleted...]
-        <f>SUM(G7:G11)</f>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="3">
+        <v>49</v>
+      </c>
+      <c r="G13" s="12">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D3" s="11">
         <v>2</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D4" s="11">
         <v>1.5</v>
       </c>
       <c r="E4" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="F4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D5" s="11">
         <v>2.5</v>
       </c>
       <c r="E5" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D6" s="11">
         <v>2</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D7" s="11">
         <v>0.25</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="11">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail E ) - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. ) - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R ) 2 Préparations préliminaires - Dans une calotte,faire fondre le beurre. - Au pinceau,beurrer légèrement 8 plaques 60 x 40 de pâtisserie. E - Faire adhérer une feuille de papier sulfurisé sur les plaques beurrées. - Beurrer légèrement le papier sulfurisé.Réserver. S - Tamiser la farine.Réserver.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Confectionner la pâte à biscuit - Dans une bassine semi sphérique,mélanger au fouet électrique les jaunes,les œufs entiers et le sucre semoule. - Fouetter énergiquement pour faire blanchir et rendre mousseux l’appareil. - Monter l’appareil jusqu’à ce qu’il fasse le ruban. - À l’aide d’une écumoire,incorporer délicatement la farine tamisée.Corner la bassine et l’écumoire.Réserver l’appareil en attente de finition. - Mettre les blancs d’oeufs et une pincée de sel dans la cuve du batteur. - Au fouet,en première vitesse,casser les blancs d’œufs pour les rendre mousseux. - En deuxième vitesse,monter les blancs d’œufs en neige assez ferme. - En fin de montage des blancs,ajouter le sucre pour le meringage et en troisième vitesse serrer très fermement les blancs d’œufs montés pour les rendre compacts et homogènes. - Ajouter un peu des blancs d’œufs montés au premier mélange,pour amollir la masse. - Progressivement,ajouter le reste des blancs à l’appareil.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Dresser le biscuit - Répartir et verser la pâte à biscuit avec une louche,sur toute la longueur des 8plaques garnies de feuilles de papier sulfurisé. - Étaler régulièrement l’appareil,à l’aide d’une spatule,sur une épaisseur de 1 cm.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Cuire le biscuit - Préchauffer le four sur la position chaleur sèche à + 180 / 200 °C. - Étager les 8 plaques sur l’échelle de four. - Enfourner et cuire 6 à 7 minutes environ.Le biscuit est cuit dès qu’il a une belle couleur.Ne pas trop cuire,garder le biscuit souple et moelleux.Vérifier la cuisson.En fin de cuisson le biscuit se rétracte sur le bord. - Ne retirer le papier qu’au moment de l’utilisation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>6</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Suggestions - Pour conserver au froid positif ou négatif et garder le moelleux du biscuit roulade jusqu’à son utilisation,le laisser sur sa feuille de cuisson et le filmer. - Ainsi filmé,le biscuit peut facilement se congeler suivant la procédure.</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_220 · GRO.BASES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_220 · GRO.BASES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail E ) - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. ) - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R ) 2 Préparations préliminaires - Dans une calotte,faire fondre le beurre. - Au pinceau,beurrer légèrement 8 plaques 60 x 40 de pâtisserie. E - Faire adhérer une feuille de papier sulfurisé sur les plaques beurrées. - Beurrer légèrement le papier sulfurisé.Réserver. S - Tamiser la farine.Réserver.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>"[CONFECTIONNER] "&amp;Procedure!D3</f>
         <v>[CONFECTIONNER] Confectionner la pâte à biscuit - Dans une bassine semi sphérique,mélanger au fouet électrique les jaunes,les œufs entiers et le sucre semoule. - Fouetter énergiquement pour faire blanchir et rendre mousseux l’appareil. - Monter l’appareil jusqu’à ce qu’il fasse le ruban. - À l’aide d’une écumoire,incorporer délicatement la farine tamisée.Corner la bassine et l’écumoire.Réserver l’appareil en attente de finition. - Mettre les blancs d’oeufs et une pincée de sel dans la cuve du batteur. - Au fouet,en première vitesse,casser les blancs d’œufs pour les rendre mousseux. - En deuxième vitesse,monter les blancs d’œufs en neige assez ferme. - En fin de montage des blancs,ajouter le sucre pour le meringage et en troisième vitesse serrer très fermement les blancs d’œufs montés pour les rendre compacts et homogènes. - Ajouter un peu des blancs d’œufs montés au premier mélange,pour amollir la masse. - Progressivement,ajouter le reste des blancs à l’appareil.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>"[DRESSER] "&amp;Procedure!D4</f>
         <v>[DRESSER] Dresser le biscuit - Répartir et verser la pâte à biscuit avec une louche,sur toute la longueur des 8plaques garnies de feuilles de papier sulfurisé. - Étaler régulièrement l’appareil,à l’aide d’une spatule,sur une épaisseur de 1 cm.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="16">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B8" t="str" s="13">
         <f>"[CUIRE] "&amp;Procedure!D5</f>
         <v>[CUIRE] Cuire le biscuit - Préchauffer le four sur la position chaleur sèche à + 180 / 200 °C. - Étager les 8 plaques sur l’échelle de four. - Enfourner et cuire 6 à 7 minutes environ.Le biscuit est cuit dès qu’il a une belle couleur.Ne pas trop cuire,garder le biscuit souple et moelleux.Vérifier la cuisson.En fin de cuisson le biscuit se rétracte sur le bord. - Ne retirer le papier qu’au moment de l’utilisation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Suggestions - Pour conserver au froid positif ou négatif et garder le moelleux du biscuit roulade jusqu’à son utilisation,le laisser sur sa feuille de cuisson et le filmer. - Ainsi filmé,le biscuit peut facilement se congeler suivant la procédure.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="9">