--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -53,102 +53,105 @@
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>00000014</t>
-[...5 lines deleted...]
-    <t>Eléments divers</t>
+    <t>EXTRAIT-VANILLE</t>
+  </si>
+  <si>
+    <t>Extrait de vanille alcoolisé</t>
+  </si>
+  <si>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>LEV-CHIMIQUE</t>
   </si>
   <si>
     <t>Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
-    <t>OVO-BLANC-LIQ</t>
-[...2 lines deleted...]
-    <t>Blanc d'oeuf liquide pasteurisé</t>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
@@ -200,60 +203,57 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
-[...2 lines deleted...]
-    <t>lt</t>
+    <t xml:space="preserve">    ↳ Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ VANILLE (baton)</t>
+    <t xml:space="preserve">    ↳ Extrait de vanille alcoolisé</t>
   </si>
   <si>
     <t>Fiche technique — PÂTE SABLÉE</t>
   </si>
   <si>
     <t>PÂTE SABLÉE  GRO_CDC_217</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -346,62 +346,59 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
@@ -491,723 +488,723 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
         <v>0.01</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F7" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0.005903</v>
+        <v>15</v>
+      </c>
+      <c r="G7" s="8">
+        <f>E7*32</f>
+        <v>0.32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>1.25</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>1.25</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G8" s="9">
+        <v>19</v>
+      </c>
+      <c r="G8" s="8">
         <f>E8*2.7</f>
         <v>3.375</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4">
         <v>3.2</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>3.2</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G9" s="9">
+        <v>19</v>
+      </c>
+      <c r="G9" s="8">
         <f>E9*0.56</f>
         <v>1.792</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D10" s="4">
         <v>1.6</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>1.6</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G10" s="9">
+        <v>19</v>
+      </c>
+      <c r="G10" s="8">
         <f>E10*5.2</f>
         <v>8.32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>0.06</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G11" s="9">
+        <v>19</v>
+      </c>
+      <c r="G11" s="8">
         <f>E11*4.2</f>
         <v>0.252</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" s="4">
         <v>0.75</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>2.4</v>
+        <v>19</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*3.9</f>
+        <v>2.925</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>0.015</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G13" s="9">
+        <v>19</v>
+      </c>
+      <c r="G13" s="8">
         <f>E13*0.35</f>
         <v>0.00525</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14" t="s" s="10">
-[...2 lines deleted...]
-      <c r="G14" s="11">
+      <c r="F14" t="s" s="9">
+        <v>35</v>
+      </c>
+      <c r="G14" s="10">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="12">
+        <v>43</v>
+      </c>
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="12">
+        <v>44</v>
+      </c>
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires - Tamiser ensemble,la farine,le sel fin,la levure et le sucre semoule. - Détailler et assouplir le beurre.Le beurre ne doit pas être mou.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="12">
+        <v>45</v>
+      </c>
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Confectionner la pâte sablée Sabler la pâte - Mettre dans la cuve du batteur,les éléments tamisés et le beurre assoupli. - À la feuille,en première vitesse,sabler les éléments afin d’obtenir un mélange sableux assez fin.Laisser sabler un peu plus longtemps suivant la grosseur désirée. - Ne pas trop travailler la pâte sinon le beurre s’incorporerait et jaunirait la pâte. Assemblage de la pâte avec les oeufs - Dans une calotte prélever un peu de sablage. - Dans la calotte, mélanger à la main, le sablage et les œufs afin d’obtenir un mélange pâteux. - En deuxième vitesse au crochet,incorporer rapidement le mélange pâteux à la pâte. Fraiser la pâte - Mélanger intimement tous les éléments sans toutefois trop travailler la pâte.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="12">
+        <v>46</v>
+      </c>
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Faire reposer la pâte - Débarrasser la pâte sur le marbre légèrement fariné ou légèrement fleuré au sucre glace. - Séparer la pâte en deux volumes égaux. - Bouler et compacter la pâte en ramenant les bords vers le centre,sans la travailler. - Aplatir chaque boule pour faciliter leur refroidissement. - Filmer chaque pâton.Déposer chaque pâton dans un bac GN 1/1 H 65 en polycarbonate. - Indiquer la traçabilité du produit et sa date de fabrication. - Laisser reposer la pâte au moins 2 heures avant son utilisation.La fabrication de la pâte la veille de son utilisation est préférable.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D6" t="inlineStr" s="12">
+        <v>48</v>
+      </c>
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Détaillage de la pâte - Détailler la pâte sablée en formes diverses ou pour un fonçage.Pour le fonçage, piquer la pâte et cuire la pâte à blanc. - Pour abaisser la pâte sablée,ne fleurer qu’un minimum.On peut employer du sucre glace pour fleurer le marbre et la pâte. - Après la mise en forme,laisser reposer la pâte au moins 1 heure. - Pour les petites pièces,on peut effectuer un quadrillage à l’aide d’une fourchette après le dorage. - Lors du tourage,réintroduire aussitôt les rognures dans le même pâton.Les rognures récupérées durcissent et ne peuvent pas être réutilisées.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="D7" t="inlineStr" s="12">
+        <v>50</v>
+      </c>
+      <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Dorer la pâte - La dorure s’effectue en 2 fois.La première fois,on dore la pièce,on laisse un temps de repos au froid,puis on dore une deuxième fois,souvent avec une dorure colorée à l’extrait de café ou au colorant.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D8" t="inlineStr" s="12">
+        <v>51</v>
+      </c>
+      <c r="D8" t="inlineStr" s="11">
         <is>
           <t>Cuire la pâte sablée - Préchauffer le four sur la position chaleur sèche à +165 / 175°C,clé ouverte. - Cuire la pâte sablée à + 165 / 175°C. - Cuire les fonds de tartes à blanc avec une charge posée sur du papier sulfurisé. - Mettre la pâte sablée cuite sur grille sitôt sortie du four.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="12"/>
+      <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*3.2</f>
         <v>3.2</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1.6</f>
         <v>1.6</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1.25</f>
         <v>1.25</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="E7" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.015</f>
         <v>0.015</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
       <c r="C9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.01</f>
         <v>0.01</v>
       </c>
       <c r="E9" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>65</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_217 · GRO.BASES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_217 · GRO.BASES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
+      <c r="A4" t="s" s="13">
         <v>66</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
+      <c r="A5" t="s" s="14">
         <v>67</v>
       </c>
-      <c r="B5" t="str" s="12">
+      <c r="B5" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="15">
+      <c r="A6" t="s" s="14">
         <v>68</v>
       </c>
-      <c r="B6" t="str" s="12">
+      <c r="B6" t="str" s="11">
         <f>"[TAMISER] "&amp;Procedure!D3</f>
         <v>[TAMISER] Préparations préliminaires - Tamiser ensemble,la farine,le sel fin,la levure et le sucre semoule. - Détailler et assouplir le beurre.Le beurre ne doit pas être mou.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="15">
+      <c r="A7" t="s" s="14">
         <v>69</v>
       </c>
-      <c r="B7" t="str" s="12">
+      <c r="B7" t="str" s="11">
         <f>"[CONFECTIONNER] "&amp;Procedure!D4</f>
         <v>[CONFECTIONNER] Confectionner la pâte sablée Sabler la pâte - Mettre dans la cuve du batteur,les éléments tamisés et le beurre assoupli. - À la feuille,en première vitesse,sabler les éléments afin d’obtenir un mélange sableux assez fin.Laisser sabler un peu plus longtemps suivant la grosseur désirée. - Ne pas trop travailler la pâte sinon le beurre s’incorporerait et jaunirait la pâte. Assemblage de la pâte avec les oeufs - Dans une calotte prélever un peu de sablage. - Dans la calotte, mélanger à la main, le sablage et les œufs afin d’obtenir un mélange pâteux. - En deuxième vitesse au crochet,incorporer rapidement le mélange pâteux à la pâte. Fraiser la pâte - Mélanger intimement tous les éléments sans toutefois trop travailler la pâte.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="15">
+      <c r="A8" t="s" s="14">
         <v>70</v>
       </c>
-      <c r="B8" t="str" s="12">
+      <c r="B8" t="str" s="11">
         <f>"[REPOSER] "&amp;Procedure!D5</f>
         <v>[REPOSER] Faire reposer la pâte - Débarrasser la pâte sur le marbre légèrement fariné ou légèrement fleuré au sucre glace. - Séparer la pâte en deux volumes égaux. - Bouler et compacter la pâte en ramenant les bords vers le centre,sans la travailler. - Aplatir chaque boule pour faciliter leur refroidissement. - Filmer chaque pâton.Déposer chaque pâton dans un bac GN 1/1 H 65 en polycarbonate. - Indiquer la traçabilité du produit et sa date de fabrication. - Laisser reposer la pâte au moins 2 heures avant son utilisation.La fabrication de la pâte la veille de son utilisation est préférable.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="15">
+      <c r="A9" t="s" s="14">
         <v>71</v>
       </c>
-      <c r="B9" t="str" s="12">
+      <c r="B9" t="str" s="11">
         <f>"[DÉTAILLER] "&amp;Procedure!D6</f>
         <v>[DÉTAILLER] Détaillage de la pâte - Détailler la pâte sablée en formes diverses ou pour un fonçage.Pour le fonçage, piquer la pâte et cuire la pâte à blanc. - Pour abaisser la pâte sablée,ne fleurer qu’un minimum.On peut employer du sucre glace pour fleurer le marbre et la pâte. - Après la mise en forme,laisser reposer la pâte au moins 1 heure. - Pour les petites pièces,on peut effectuer un quadrillage à l’aide d’une fourchette après le dorage. - Lors du tourage,réintroduire aussitôt les rognures dans le même pâton.Les rognures récupérées durcissent et ne peuvent pas être réutilisées.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="15">
+      <c r="A10" t="s" s="14">
         <v>72</v>
       </c>
-      <c r="B10" t="str" s="12">
+      <c r="B10" t="str" s="11">
         <f>"[DORER] "&amp;Procedure!D7</f>
         <v>[DORER] Dorer la pâte - La dorure s’effectue en 2 fois.La première fois,on dore la pièce,on laisse un temps de repos au froid,puis on dore une deuxième fois,souvent avec une dorure colorée à l’extrait de café ou au colorant.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="15">
+      <c r="A11" t="s" s="14">
         <v>73</v>
       </c>
-      <c r="B11" t="str" s="12">
+      <c r="B11" t="str" s="11">
         <f>"[CUIRE] "&amp;Procedure!D8</f>
         <v>[CUIRE] Cuire la pâte sablée - Préchauffer le four sur la position chaleur sèche à +165 / 175°C,clé ouverte. - Cuire la pâte sablée à + 165 / 175°C. - Cuire les fonds de tartes à blanc avec une charge posée sur du papier sulfurisé. - Mettre la pâte sablée cuite sur grille sitôt sortie du four.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="16">
+      <c r="A13" t="s" s="15">
         <v>74</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>