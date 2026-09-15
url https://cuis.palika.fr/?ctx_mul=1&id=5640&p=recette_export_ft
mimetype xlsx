--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -104,54 +104,54 @@
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
-    <t>LEV-CHIMIQUE</t>
-[...2 lines deleted...]
-    <t>Levure chimique (poudre à lever)</t>
+    <t>LEV-FRAICHE</t>
+  </si>
+  <si>
+    <t>Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
@@ -191,51 +191,51 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
+    <t xml:space="preserve">    ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Origan séché</t>
   </si>
   <si>
     <t>Fiche technique — PÂTE À PIZZA</t>
   </si>
   <si>
     <t>PÂTE À PIZZA  GRO_CDC_213</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
@@ -586,87 +586,87 @@
         <v>12.5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>12.5</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="9">
         <f>E10*0.56</f>
         <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>0.5</v>
+        <v>1.25</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.5</v>
+        <v>1.25</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="9">
         <f>E11*5.8</f>
-        <v>2.9</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
         <v>0.5</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="9">
-        <f>E12*4.2</f>
-        <v>2.1</v>
+        <f>E12*2.2</f>
+        <v>1.1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>0.19</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.19</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="9">
         <f>E13*0.35</f>
         <v>0.0665</v>
@@ -903,52 +903,52 @@
       <c r="B4" t="s">
         <v>56</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*7.5</f>
         <v>7.5</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>57</v>
       </c>
       <c r="C5" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*0.5</f>
-        <v>0.5</v>
+        <f>'Besoins'!$B$2*1.25</f>
+        <v>1.25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>55</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">