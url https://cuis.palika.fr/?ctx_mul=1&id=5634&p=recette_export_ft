--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -662,112 +662,112 @@
         <v>0.015</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="9">
         <f>E11*14.8</f>
         <v>0.222</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
-        <v>1</v>
+        <v>0.667</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>1</v>
+        <v>0.667</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="9">
         <f>E12*1.79</f>
-        <v>1.79</v>
+        <v>1.19393</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>0.03</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="9">
         <f>E13*1.5</f>
         <v>0.045</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="F14" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="9">
         <f>E14*7.08</f>
-        <v>3.54</v>
+        <v>0.708</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="4">
         <v>4.5</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>4.5</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="9">
         <f>E15*5.2</f>
         <v>23.4</v>
@@ -1094,73 +1094,73 @@
       <c r="B5" t="s">
         <v>69</v>
       </c>
       <c r="C5" t="s">
         <v>67</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>70</v>
       </c>
       <c r="C6" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.667</f>
+        <v>0.667</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>71</v>
       </c>
       <c r="C7" t="s">
         <v>67</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*0.5</f>
-        <v>0.5</v>
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>72</v>
       </c>
       <c r="C8" t="s">
         <v>67</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">