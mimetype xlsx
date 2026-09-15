--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:49</t>
+    <t>15/09/2026 14:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -570,79 +570,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>43.541021428571</v>
+        <v>40.112951428571</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.43541021428571</v>
+        <v>0.40112951428571</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>43.541021428571</v>
+        <v>40.112951428571</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -861,112 +861,112 @@
         <v>0.015</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F11" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="4">
         <f>E11*14.8</f>
         <v>0.222</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="9">
-        <v>1</v>
+        <v>0.667</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>1</v>
+        <v>0.667</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
       <c r="G12" s="4">
         <f>E12*1.79</f>
-        <v>1.79</v>
+        <v>1.19393</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.03</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F13" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="4">
         <f>E13*1.5</f>
         <v>0.045</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="4">
         <f>E14*7.08</f>
-        <v>3.54</v>
+        <v>0.708</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="9">
         <v>4.5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>4.5</v>
       </c>
       <c r="F15" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="4">
         <f>E15*5.2</f>
         <v>23.4</v>
@@ -1148,74 +1148,74 @@
       </c>
       <c r="C5" t="s">
         <v>74</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>77</v>
       </c>
       <c r="C6" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="11">
-        <v>1</v>
+        <v>0.667</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>78</v>
       </c>
       <c r="C7" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="11">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>79</v>
       </c>
       <c r="C8" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="11">
         <v>0.05</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>65</v>
       </c>
     </row>