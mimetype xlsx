--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -537,62 +537,62 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1</v>
+        <v>0.88</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1</v>
+        <v>0.88</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*2.8</f>
-        <v>2.8</v>
+        <v>2.464</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="9">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>5.85</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>5.85</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="8">
         <f>E8*0.003</f>
         <v>0.01755</v>
@@ -996,55 +996,55 @@
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2" t="s">
         <v>65</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>66</v>
       </c>
       <c r="C3" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.88</f>
+        <v>0.88</v>
       </c>
       <c r="E3" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>68</v>
       </c>
       <c r="C4" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*6</f>
         <v>6</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">