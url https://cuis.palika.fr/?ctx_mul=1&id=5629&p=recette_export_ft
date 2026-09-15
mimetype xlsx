--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -547,62 +547,62 @@
         <v>0.01</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="9">
         <f>E7*30.9875</f>
         <v>0.309875</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>2</v>
+        <v>7.8</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>2</v>
+        <v>7.8</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="9">
         <f>E8*1.9</f>
-        <v>3.8</v>
+        <v>14.82</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
         <v>0.002</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9">
         <f>E9*18</f>
         <v>0.036</v>
@@ -647,62 +647,62 @@
         <v>0.002</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="9">
         <f>E11*9.8</f>
         <v>0.0196</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="4">
-        <v>1</v>
+        <v>0.667</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>1</v>
+        <v>0.667</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="9">
         <f>E12*1.79</f>
-        <v>1.79</v>
+        <v>1.19393</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="4">
         <v>0.5</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="9">
         <f>E13*1.05</f>
         <v>0.525</v>
@@ -965,109 +965,109 @@
       <c r="B2" t="s">
         <v>53</v>
       </c>
       <c r="C2" t="s">
         <v>63</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>64</v>
       </c>
       <c r="C3" t="s">
         <v>65</v>
       </c>
       <c r="D3" s="6">
-        <f>'Besoins'!$B$2*2</f>
-        <v>2</v>
+        <f>'Besoins'!$B$2*7.8</f>
+        <v>7.8</v>
       </c>
       <c r="E3" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>66</v>
       </c>
       <c r="C4" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>67</v>
       </c>
       <c r="C5" t="s">
         <v>65</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
       <c r="C6" t="s">
         <v>65</v>
       </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.667</f>
+        <v>0.667</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>69</v>
       </c>
       <c r="C7" t="s">
         <v>65</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*2.5</f>
         <v>2.5</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">