--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>SAUCE AMÉRICAINE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_199</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 03:59</t>
+    <t>15/09/2026 14:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -160,125 +160,155 @@
   <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
+    <t>HER-ESTRAGON</t>
+  </si>
+  <si>
+    <t>Estragon séché</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
     <t>HER-THYM</t>
   </si>
   <si>
     <t>Thym séché</t>
   </si>
   <si>
-    <t>Herbes aromatiques séchées</t>
-[...1 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>GLACE-VIANDE</t>
   </si>
   <si>
     <t>Glace de viande</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM57233230</t>
   </si>
   <si>
     <t>CÉLERI-BRANCHE vert U.E. cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM9360123</t>
   </si>
   <si>
     <t>TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
     <t>RNM4G100920</t>
   </si>
   <si>
     <t>Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
+    <t>00SAU_MP001</t>
+  </si>
+  <si>
+    <t>Étrilles vivantes</t>
+  </si>
+  <si>
+    <t>Poissons et fruits de mer</t>
+  </si>
+  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00840</t>
   </si>
   <si>
     <t>Carottes en rondelles cuites surgelées</t>
   </si>
   <si>
     <t>Total</t>
@@ -338,50 +368,62 @@
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Glace de viande</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Étrilles vivantes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Estragon séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Laurier sauce feuilles</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>LAVER</t>
   </si>
@@ -654,106 +696,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>29.9002</v>
+        <v>66.2448</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.299002</v>
+        <v>0.662448</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>29.9002</v>
+        <v>66.2448</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -945,1097 +987,1277 @@
         <v>0.01</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F11" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="4">
         <f>E11*12.5</f>
         <v>0.125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="9">
-        <v>0.005</v>
+        <v>0.2</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.005</v>
+        <v>0.2</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*8.5</f>
-        <v>0.0425</v>
+        <f>E12*16</f>
+        <v>3.2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D13" s="9">
-        <v>0.75</v>
+        <v>0.002</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.75</v>
+        <v>0.002</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.56</f>
-        <v>0.42</v>
+        <f>E13*9.8</f>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
         <v>53</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="D14" s="9">
-        <v>0.1</v>
+        <v>0.005</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.1</v>
+        <v>0.005</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*55</f>
-        <v>5.5</v>
+        <f>E14*8.5</f>
+        <v>0.0425</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>0.15</v>
+        <v>0.75</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.15</v>
+        <v>0.75</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*0.56</f>
+        <v>0.42</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
         <v>59</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*5.2</f>
-        <v>1.3</v>
+        <f>E16*55</f>
+        <v>5.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D17" s="9">
         <v>0.15</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*1.4</f>
-        <v>0.21</v>
+        <f>E17*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" t="s">
         <v>65</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="9">
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*2.8</f>
-        <v>8.4</v>
+        <f>E18*1.05</f>
+        <v>0.525</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" t="s">
         <v>67</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>68</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="9">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*8.34</f>
-        <v>2.085</v>
+        <f>E19*5.2</f>
+        <v>3.9</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
         <v>70</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>71</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="9">
-        <v>0.5</v>
+        <v>0.15</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.5</v>
+        <v>0.15</v>
       </c>
       <c r="F20" t="s">
         <v>38</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*4.32</f>
-        <v>2.16</v>
+        <f>E20*1.4</f>
+        <v>0.21</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D21" s="9">
-        <v>0.065</v>
+        <v>3</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>0.065</v>
+        <v>3</v>
       </c>
       <c r="F21" t="s">
         <v>38</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*0.35</f>
-        <v>0.02275</v>
+        <f>E21*2.8</f>
+        <v>8.4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
         <v>75</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>76</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="9">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="F22" t="s">
         <v>38</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*9.26</f>
-        <v>0.926</v>
+        <f>E22*8.34</f>
+        <v>2.085</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" t="s">
         <v>78</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D23" s="9">
         <v>0.5</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F23" t="s">
         <v>38</v>
       </c>
       <c r="G23" s="4">
-        <f>E23*3.3</f>
+        <f>E23*4.32</f>
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" s="9">
+        <v>5</v>
+      </c>
+      <c r="E24" s="11">
+        <f>D24*$B$2</f>
+        <v>5</v>
+      </c>
+      <c r="F24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" s="4">
+        <f>E24*6</f>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" s="9">
+        <v>0.065</v>
+      </c>
+      <c r="E25" s="11">
+        <f>D25*$B$2</f>
+        <v>0.065</v>
+      </c>
+      <c r="F25" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="4">
+        <f>E25*0.35</f>
+        <v>0.02275</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
+        <v>86</v>
+      </c>
+      <c r="C26" t="s">
+        <v>87</v>
+      </c>
+      <c r="D26" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="E26" s="11">
+        <f>D26*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F26" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="4">
+        <f>E26*9.26</f>
+        <v>0.926</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="E27" s="11">
+        <f>D27*$B$2</f>
+        <v>0.5</v>
+      </c>
+      <c r="F27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" s="4">
+        <f>E27*3.3</f>
         <v>1.65</v>
       </c>
     </row>
-    <row r="24">
-[...9 lines deleted...]
-        <f>SUM(G7:G23)</f>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28" t="s" s="3">
+        <v>90</v>
+      </c>
+      <c r="G28" s="13">
+        <f>SUM(G7:G27)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="C3" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D3" s="11">
         <v>0.5</v>
       </c>
       <c r="E3" t="s">
         <v>38</v>
       </c>
       <c r="F3" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="C4" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D4" s="11">
         <v>0.5</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="C5" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D5" s="11">
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="C6" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D6" s="11">
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="C7" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D7" s="11">
         <v>0.15</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="C8" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D8" s="11">
         <v>0.5</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="C9" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D9" s="11">
         <v>3</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="C10" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D10" s="11">
         <v>0.005</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="C11" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D11" s="11">
         <v>0.065</v>
       </c>
       <c r="E11" t="s">
         <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="C12" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D12" s="11">
         <v>0.01</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C13" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D13" s="11">
         <v>0.003</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="D14" s="11">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="C15" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D15" s="11">
         <v>9.85</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="C16" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D16" s="11">
         <v>0.15</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D17" s="11">
         <v>2</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="C18" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D18" s="11">
         <v>0.1</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D19" s="11">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D20" s="11">
         <v>0.75</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" s="11">
+        <v>5</v>
+      </c>
+      <c r="E21" t="s">
+        <v>38</v>
+      </c>
+      <c r="F21" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>119</v>
+      </c>
+      <c r="C23" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E23" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E24" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>112</v>
+        <v>126</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires En suivant les procédures - Déconditionner et laver les étrilles. - Fendre en deux les étrilles.Réserver les carapaces et les parties crémeuses (corail) séparément au froid dans des calottes filmées,en attente d’utilisation. - Déconditionner les légumes surgelés.Réserver au froid. - Déconditionner la tomate concentrée.Réserver au froid. - Laver,désinfecter la tomate et le céleri suivant la procédure. - Tailler la tomate fraîche en quartiers et émincer le céleri-branche.Réserver au froid.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner le fumet de poisson - Dans un rondeau,réaliser 10 litres de fumet de poisson,à partir de fond déshydraté, en utilisant le vin blanc pour la réhydratation et en se reportant aux recommandations du fabricant.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner le beurre manié - Dans une calotte,ramollir le beurre. - Ajouter la farine au beurre.Travailler l’ensemble à la spatule de façon à obtenir une pâte homogène.Filmer et réserver au froid en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Confectionner le fond d’américaine - Dans un sauteuse,faire revenir vivement à l’huile,les carapaces des étrilles. - Ajouter les dés de carottes et l’oignon.Laisser cuire à couvert 10 minutes environ. Ajouter les échalotes émincées.Faire suer à couvert. - Mouiller avec le fumet de poisson au vin blanc. - Ajouter la tomate concentrée,la glace de viande,les épices et les condiments. - Porter rapidement à ébullition,écumer la surface du fond,puis réduire la source de chaleur et cuire à couvert pendant 20 minutes. - Au terme de la cuisson,passer le fond au chinois dans un rondeau.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>117</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Élaborer la sauce américaine - Dans le rondeau,porter à ébullition le fond.Écumer et dépouiller. - Dans une calotte mélanger au fouet les parties crémeuses,le corail et le beurre ramolli. - Lier le fond d’américaine en ajoutant progressivement le beurre manié avec le fouet,afin d’obtenir la consistance désirée. - Ajouter la liaison corail/beurre. - Vérifier la consistance et l’assaisonnement. - Émulsionner la sauce au mixeur pour lui donner une texture crémeuse et homogène. - Respecter la procédure de fin de cuisson. - Réserver en armoire chaude et maintenir à + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s" s="14">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_199 · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_199 · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[LAVER] "&amp;Procedure!D3</f>
         <v>[LAVER] Préparations préliminaires En suivant les procédures - Déconditionner et laver les étrilles. - Fendre en deux les étrilles.Réserver les carapaces et les parties crémeuses (corail) séparément au froid dans des calottes filmées,en attente d’utilisation. - Déconditionner les légumes surgelés.Réserver au froid. - Déconditionner la tomate concentrée.Réserver au froid. - Laver,désinfecter la tomate et le céleri suivant la procédure. - Tailler la tomate fraîche en quartiers et émincer le céleri-branche.Réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D4</f>
         <v>[RÉALISER] Confectionner le fumet de poisson - Dans un rondeau,réaliser 10 litres de fumet de poisson,à partir de fond déshydraté, en utilisant le vin blanc pour la réhydratation et en se reportant aux recommandations du fabricant.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D5</f>
         <v>[CONFECTIONNER] Confectionner le beurre manié - Dans une calotte,ramollir le beurre. - Ajouter la farine au beurre.Travailler l’ensemble à la spatule de façon à obtenir une pâte homogène.Filmer et réserver au froid en attente d’utilisation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D6</f>
         <v>[CONFECTIONNER] Confectionner le fond d’américaine - Dans un sauteuse,faire revenir vivement à l’huile,les carapaces des étrilles. - Ajouter les dés de carottes et l’oignon.Laisser cuire à couvert 10 minutes environ. Ajouter les échalotes émincées.Faire suer à couvert. - Mouiller avec le fumet de poisson au vin blanc. - Ajouter la tomate concentrée,la glace de viande,les épices et les condiments. - Porter rapidement à ébullition,écumer la surface du fond,puis réduire la source de chaleur et cuire à couvert pendant 20 minutes. - Au terme de la cuisson,passer le fond au chinois dans un rondeau.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[PORTER] "&amp;Procedure!D7</f>
         <v>[PORTER] Élaborer la sauce américaine - Dans le rondeau,porter à ébullition le fond.Écumer et dépouiller. - Dans une calotte mélanger au fouet les parties crémeuses,le corail et le beurre ramolli. - Lier le fond d’américaine en ajoutant progressivement le beurre manié avec le fouet,afin d’obtenir la consistance désirée. - Ajouter la liaison corail/beurre. - Vérifier la consistance et l’assaisonnement. - Émulsionner la sauce au mixeur pour lui donner une texture crémeuse et homogène. - Respecter la procédure de fin de cuisson. - Réserver en armoire chaude et maintenir à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>Procedure!D8</f>
         <v>Sauce dérivée Sauce cardinal - Additionner de la sauce béchamel à la sauce américaine.Cette sauce est surtout utilisée pour être gratinée.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>"[DISSOUDRE] "&amp;Procedure!D9</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="18">
         <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="13">