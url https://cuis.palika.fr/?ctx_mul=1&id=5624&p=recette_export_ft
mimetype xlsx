--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -119,63 +119,63 @@
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>RNM0200155</t>
   </si>
   <si>
     <t>EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t>Fromages</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>OVO-BLANC-LIQ</t>
-[...2 lines deleted...]
-    <t>Blanc d'oeuf liquide pasteurisé</t>
+    <t>OVO-JAUNE-LIQ</t>
+  </si>
+  <si>
+    <t>Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
-    <t>OVO-JAUNE-LIQ</t>
-[...2 lines deleted...]
-    <t>Jaune d'oeuf liquide pasteurisé</t>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
@@ -218,51 +218,51 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Semoule de blé dur fine</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MARGARINE 60% MG 100% végétale pain 500g</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
+    <t xml:space="preserve">    ↳ Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Mozzarella râpée pizza</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade entière</t>
   </si>
   <si>
     <t>Fiche technique — GNOCCHI À LA ROMAINE</t>
   </si>
   <si>
     <t>GNOCCHI À LA ROMAINE  GRO_CDC_197</t>
   </si>
@@ -600,62 +600,62 @@
         <v>2.5</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="8">
         <f>E9*0.85</f>
         <v>2.125</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="4">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="8">
         <f>E10*3.5</f>
-        <v>4.375</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="4">
         <v>1.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <f>E11*7.8</f>
         <v>11.7</v>
@@ -700,87 +700,87 @@
         <v>15</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="8">
         <f>E13*1.05</f>
         <v>15.75</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
-        <v>1</v>
+        <v>0.75</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>1</v>
+        <v>0.75</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*3.2</f>
-        <v>3.2</v>
+        <f>E14*5.8</f>
+        <v>4.35</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="4">
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*5.8</f>
-        <v>4.35</v>
+        <f>E15*3.9</f>
+        <v>3.9</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="4">
         <v>0.12</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.12</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="8">
         <f>E16*0.35</f>
         <v>0.042</v>
@@ -1053,91 +1053,91 @@
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" t="s">
         <v>64</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*15</f>
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>66</v>
       </c>
       <c r="C5" t="s">
         <v>64</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*1.25</f>
-        <v>1.25</v>
+        <f>'Besoins'!$B$2*1.5</f>
+        <v>1.5</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>67</v>
       </c>
       <c r="C6" t="s">
         <v>64</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>68</v>
       </c>
       <c r="C7" t="s">
         <v>64</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">