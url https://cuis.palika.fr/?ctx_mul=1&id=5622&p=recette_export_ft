--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,112 +15,127 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>00001633</t>
+  </si>
+  <si>
+    <t>semoule couscous moyen</t>
+  </si>
+  <si>
+    <t>Épicerie salée</t>
+  </si>
+  <si>
     <t>EPI-CANNELLE-POW</t>
   </si>
   <si>
     <t>Cannelle en poudre</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>EAU-FLEUR-ORANG</t>
+  </si>
+  <si>
+    <t>Eau de fleur d'oranger — à réactualiser</t>
+  </si>
+  <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
@@ -179,72 +194,81 @@
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ semoule couscous moyen</t>
+  </si>
+  <si>
+    <t>matiere</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ EAU</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
-    <t>matiere</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cannelle en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Eau de fleur d'oranger — à réactualiser</t>
   </si>
   <si>
     <t>Fiche technique — SEMOULE DE COUSCOUS</t>
   </si>
   <si>
     <t>SEMOULE DE COUSCOUS  GRO_CDC_195</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>↳ Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
@@ -378,51 +402,51 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -489,666 +513,770 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>11.7</v>
+        <v>22.7</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>11.7</v>
+        <v>22.7</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="9">
         <f>E7*0.003</f>
-        <v>0.0351</v>
+        <v>0.0681</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="8">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.004</v>
+        <v>10</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.004</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="G8" s="9">
-        <f>E8*10.5</f>
-        <v>0.042</v>
+        <f>E8*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>20</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>21</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="4">
-        <v>0.3</v>
+        <v>0.004</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.3</v>
+        <v>0.004</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G9" s="9">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*10.5</f>
+        <v>0.042</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D10" s="4">
-        <v>1</v>
+        <v>0.025</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.025</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="9">
-        <f>E10*1.05</f>
-        <v>1.05</v>
+        <f>E10*9</f>
+        <v>0.225</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4">
-        <v>1</v>
+        <v>0.3</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>1</v>
+        <v>0.3</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G11" s="9">
-        <f>E11*5.2</f>
-        <v>5.2</v>
+        <f>E11*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>0.075</v>
+        <v>1</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="9">
+        <f>E12*1.05</f>
+        <v>1.05</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="4">
+        <v>1</v>
+      </c>
+      <c r="E13" s="6">
+        <f>D13*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="9">
+        <f>E13*5.2</f>
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="4">
         <v>0.075</v>
       </c>
-      <c r="F12" t="s">
-[...3 lines deleted...]
-        <f>E12*0.35</f>
+      <c r="E14" s="6">
+        <f>D14*$B$2</f>
+        <v>0.075</v>
+      </c>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="9">
+        <f>E14*0.35</f>
         <v>0.02625</v>
       </c>
     </row>
-    <row r="13">
-[...9 lines deleted...]
-        <f>SUM(G7:G12)</f>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15" t="s" s="10">
+        <v>37</v>
+      </c>
+      <c r="G15" s="11">
+        <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires - Mesurer le volume de la semoule. - Dans un rondeau,réaliser 12 litres de fond blanc de volaille,à partir de fond déshydraté,en se reportant aux recommandations du fabricant.Réserver au chaud en attente d’utilisation. Les 12 litres doivent correspondre aux 3/4 du volume de semoule. Rectifier éventuellement cette donnée en fonction du volume de la semoule.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Cuire la semoule - Préchauffer la sauteuse.Une fois chaude,couper la source de chaleur. - Verser la semoule dans la sauteuse. - Verser l’huile sur la semoule.Mélanger intimement,en roulant la semoule entre vos mains protégées par des gants à usage unique,ou bien à l’aide d’un gros fouet. - Ajouter au fond de volaille,le beurre,le sel,la cannelle et la fleur d’oranger. - Porter à ébullition,le fond blanc de volaille. - Verser le fond de volaille sur la semoule huilée. - Faire un bon mélange à la spatule. - Couvrir et laisser se réhydrater la semoule pendant 5 à 10 minutes environ. - Égrener la semoule,à l’aide d’une araignée ou d’un gros fouet.Recommencer l’opération plusieurs fois pour bien égrener la semoule. - Débarrasser la semoule dans 4 bacs GN 1/1 H 100. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s" s="12">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Suggestions - Pour améliorer la présentation et la saveur de la semoule,faire un mélange de sucre glace,de cannelle et d’amandes effilées.Passer au four et colorer légèrement les amandes. - Parsemer sur la semoule au départ du plat.</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s" s="12">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D3" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*10</f>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*11</f>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D5" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>1</v>
+      </c>
+      <c r="B6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.004</f>
         <v>0.004</v>
       </c>
-      <c r="E5" t="s">
-[...13 lines deleted...]
-      <c r="D6" s="6">
+      <c r="E7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
-      <c r="E6" t="s">
-[...13 lines deleted...]
-      <c r="D7" s="6">
+      <c r="E8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" s="6">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8">
+    <row r="10">
+      <c r="A10">
         <v>2</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C10" t="s">
         <v>60</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="6">
+      <c r="D10" s="6">
         <f>'Besoins'!$B$2*11.7</f>
         <v>11.7</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9">
-      <c r="A9">
+    <row r="11">
+      <c r="A11">
         <v>2</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="6">
+      <c r="B11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
-      <c r="E9" t="s">
-        <v>19</v>
+      <c r="E11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" s="6">
+        <f>'Besoins'!$B$2*0.025</f>
+        <v>0.025</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_195 · GRO.GARNITUR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_195 · GRO.GARNITUR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparations préliminaires - Mesurer le volume de la semoule. - Dans un rondeau,réaliser 12 litres de fond blanc de volaille,à partir de fond déshydraté,en se reportant aux recommandations du fabricant.Réserver au chaud en attente d’utilisation. Les 12 litres doivent correspondre aux 3/4 du volume de semoule. Rectifier éventuellement cette donnée en fonction du volume de la semoule.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[SAUTER] "&amp;Procedure!D4</f>
         <v>[SAUTER] Cuire la semoule - Préchauffer la sauteuse.Une fois chaude,couper la source de chaleur. - Verser la semoule dans la sauteuse. - Verser l’huile sur la semoule.Mélanger intimement,en roulant la semoule entre vos mains protégées par des gants à usage unique,ou bien à l’aide d’un gros fouet. - Ajouter au fond de volaille,le beurre,le sel,la cannelle et la fleur d’oranger. - Porter à ébullition,le fond blanc de volaille. - Verser le fond de volaille sur la semoule huilée. - Faire un bon mélange à la spatule. - Couvrir et laisser se réhydrater la semoule pendant 5 à 10 minutes environ. - Égrener la semoule,à l’aide d’une araignée ou d’un gros fouet.Recommencer l’opération plusieurs fois pour bien égrener la semoule. - Débarrasser la semoule dans 4 bacs GN 1/1 H 100. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="15">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B8" t="str" s="12">
         <f>"[SERVIR] "&amp;Procedure!D5</f>
         <v>[SERVIR] Servir - Servir la semoule à l’assiette en accompagnement des tajines.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="15">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="B9" t="str" s="12">
         <f>Procedure!D6</f>
         <v>Suggestions - Pour améliorer la présentation et la saveur de la semoule,faire un mélange de sucre glace,de cannelle et d’amandes effilées.Passer au four et colorer légèrement les amandes. - Parsemer sur la semoule au départ du plat.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="14">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="15">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B12" t="str" s="12">
         <f>"[DISSOUDRE] "&amp;Procedure!D7</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="16">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">