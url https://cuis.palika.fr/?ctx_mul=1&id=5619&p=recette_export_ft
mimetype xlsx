--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,100 +15,109 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>HER-BASILIC</t>
+  </si>
+  <si>
+    <t>Basilic séché</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
@@ -243,50 +252,53 @@
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Basilic séché</t>
   </si>
   <si>
     <t>Fiche technique — PENNES AU BASILIC</t>
   </si>
   <si>
     <t>PENNES AU BASILIC  GRO_CDC_192</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -420,51 +432,51 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G17"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -556,814 +568,857 @@
         <v>0.002</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*12.5</f>
         <v>0.025</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*0.56</f>
-        <v>0.112</v>
+        <f>E8*12</f>
+        <v>0.36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*5.8</f>
-        <v>5.8</v>
+        <f>E9*0.56</f>
+        <v>0.112</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*5.2</f>
-        <v>1.04</v>
+        <f>E10*5.8</f>
+        <v>5.8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*2.2</f>
-        <v>4.4</v>
+        <f>E11*5.2</f>
+        <v>1.04</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
         <v>2</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>2</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*1.05</f>
-        <v>2.1</v>
+        <f>E12*2.2</f>
+        <v>4.4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*1.2</f>
-        <v>12</v>
+        <f>E13*1.05</f>
+        <v>2.1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
-        <v>0.3</v>
+        <v>10</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.3</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*0.42</f>
-        <v>0.126</v>
+        <f>E14*1.2</f>
+        <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D15" s="4">
-        <v>0.04</v>
+        <v>0.3</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.04</v>
+        <v>0.3</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*0.35</f>
-        <v>0.014</v>
+        <f>E15*0.42</f>
+        <v>0.126</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
         <v>40</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="4">
-        <v>0.075</v>
+        <v>0.04</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
+        <v>0.04</v>
+      </c>
+      <c r="F16" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="8">
+        <f>E16*0.35</f>
+        <v>0.014</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="4">
         <v>0.075</v>
       </c>
-      <c r="F16" t="s">
-[...3 lines deleted...]
-        <f>E16*9.26</f>
+      <c r="E17" s="6">
+        <f>D17*$B$2</f>
+        <v>0.075</v>
+      </c>
+      <c r="F17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="8">
+        <f>E17*9.26</f>
         <v>0.6945</v>
       </c>
     </row>
-    <row r="17">
-[...9 lines deleted...]
-        <f>SUM(G7:G16)</f>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18" t="s" s="9">
+        <v>46</v>
+      </c>
+      <c r="G18" s="10">
+        <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. G</t>
         </is>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires - Déconditionner les pâtes dans un grand récipient pour faciliter leur mise en cuisson. - Si l’on utilise du basilic frais,laver et désinfecter le basilic.Effeuiller le basilic et au cutE g ter,hacher le basilic.Réserver au froid dans une calotte filmée,en attente d’utilisag tion. M - Au cutter,réduire en purée l’ail haché.Réserver au froid dans une calotte filmée en prenant soin d’adjoindre un peu d’huile d’olive à la purée d’ail.</t>
         </is>
       </c>
       <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Cuire les pennes N - Dans une grande marmite,mettre de l’eau en quantité suffisante,pour cuire les g T pennes.Saler avec 10 g de gros sel au litre d’eau.Adjoindre 1 litre d’huile d’olive. - Porter à ébullition.Verser les pennes dans l’eau de cuisson.Remuer avec une spatule de cuisson afin que les pâtes ne collent pas entre elles. - Porter à nouveau à ébullition,puis couper la source de chaleur.La chaleur accug mulée étant suffisante,les pâtes finiront de cuire ainsi à couvert pendant 10 minutes environ.Remuer de temps en temps. - Se reporter aux recommandations du fabricant pour évaluer la durée de cuisson. - Cuire les pâtes «al dente».La pâte doit être cuite mais ferme. - Au terme de la cuisson des pâtes,égoutter les pâtes par la bonde robinet. - Éventuellement rincer les pâtes à l’eau chaude pour éliminer l’amidon de la surface des pâtes. - Remplir de pâtes cuites et égouttées 4 bacs GN 1/1 H 100.Couvrir et stocker en armoire chaude à + 63 °C,en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="11"/>
       <c r="F4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Confectionner la sauce crème au basilic Pendant la cuisson des pâtes - Dans un rondeau,faire fondre le beurre.Ajouter la farine.Remuer au fouet. - Laisser cuire le roux sans coloration.Au terme de sa cuisson,le roux blanchit et devient mousseux.Laisser le roux refroidir dans le rondeau,qui servira ultérieurement à la confection de la sauce. - Dans une russe,porter à ébullition,le lait,la crème,le sel et le poivre. - Verser le lait et la crème sur le roux froid.Remuer au fouet pour éviter la formation de grumeaux. - Adjoindre le basilic haché ou en pâte,l’ail haché et mixer la sauce pour l’homogénéiser,la rendre lisse et onctueuse. - Rectifier l’assaisonnement.Respecter la procédure de fin de cuisson.Maintenir au chaud à + 63 °C,au bain-marie ou en armoire chaude,en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Lier les pennes - Au moment du service et de préférence en flux tendu,lier les pennes avec la sauce crème au basilic (les pâtes liées trop longtemps à l’avance risqueraient de s’imbiber de sauce et de devenir molles et collantes).</t>
         </is>
       </c>
       <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s" s="11">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="11">
         <is>
           <t>Suggestions - Une autre méthode permet de cuire les pâtes en différé.Cuire les pâtes,les rincer et les égoutter.Les refroidir dans des bacs GN 1/1 H 100 perforés,suivant la procédure. - Réchauffer les pâtes 3 minutes au four vapeur,en flux tendu. - Respecter la procédure de remise en température. - Lier les pâtes suivant la recette.</t>
         </is>
       </c>
       <c r="E8" t="s" s="11"/>
       <c r="F8" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C3" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C7" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C11" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.002</f>
         <v>0.002</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
       <c r="E12" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D13" s="6">
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_192 · GRO.GARNITUR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_192 · GRO.GARNITUR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. G</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparations préliminaires - Déconditionner les pâtes dans un grand récipient pour faciliter leur mise en cuisson. - Si l’on utilise du basilic frais,laver et désinfecter le basilic.Effeuiller le basilic et au cutE g ter,hacher le basilic.Réserver au froid dans une calotte filmée,en attente d’utilisag tion. M - Au cutter,réduire en purée l’ail haché.Réserver au froid dans une calotte filmée en prenant soin d’adjoindre un peu d’huile d’olive à la purée d’ail.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="14">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B7" t="str" s="11">
         <f>"[METTRE] "&amp;Procedure!D4</f>
         <v>[METTRE] Cuire les pennes N - Dans une grande marmite,mettre de l’eau en quantité suffisante,pour cuire les g T pennes.Saler avec 10 g de gros sel au litre d’eau.Adjoindre 1 litre d’huile d’olive. - Porter à ébullition.Verser les pennes dans l’eau de cuisson.Remuer avec une spatule de cuisson afin que les pâtes ne collent pas entre elles. - Porter à nouveau à ébullition,puis couper la source de chaleur.La chaleur accug mulée étant suffisante,les pâtes finiront de cuire ainsi à couvert pendant 10 minutes environ.Remuer de temps en temps. - Se reporter aux recommandations du fabricant pour évaluer la durée de cuisson. - Cuire les pâtes «al dente».La pâte doit être cuite mais ferme. - Au terme de la cuisson des pâtes,égoutter les pâtes par la bonde robinet. - Éventuellement rincer les pâtes à l’eau chaude pour éliminer l’amidon de la surface des pâtes. - Remplir de pâtes cuites et égouttées 4 bacs GN 1/1 H 100.Couvrir et stocker en armoire chaude à + 63 °C,en attente d’utilisation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>"[CONFECTIONNER] "&amp;Procedure!D5</f>
         <v>[CONFECTIONNER] Confectionner la sauce crème au basilic Pendant la cuisson des pâtes - Dans un rondeau,faire fondre le beurre.Ajouter la farine.Remuer au fouet. - Laisser cuire le roux sans coloration.Au terme de sa cuisson,le roux blanchit et devient mousseux.Laisser le roux refroidir dans le rondeau,qui servira ultérieurement à la confection de la sauce. - Dans une russe,porter à ébullition,le lait,la crème,le sel et le poivre. - Verser le lait et la crème sur le roux froid.Remuer au fouet pour éviter la formation de grumeaux. - Adjoindre le basilic haché ou en pâte,l’ail haché et mixer la sauce pour l’homogénéiser,la rendre lisse et onctueuse. - Rectifier l’assaisonnement.Respecter la procédure de fin de cuisson.Maintenir au chaud à + 63 °C,au bain-marie ou en armoire chaude,en attente d’utilisation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="14">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B9" t="str" s="11">
         <f>"[LIER] "&amp;Procedure!D6</f>
         <v>[LIER] Lier les pennes - Au moment du service et de préférence en flux tendu,lier les pennes avec la sauce crème au basilic (les pâtes liées trop longtemps à l’avance risqueraient de s’imbiber de sauce et de devenir molles et collantes).</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="14">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B10" t="str" s="11">
         <f>"[SERVIR] "&amp;Procedure!D7</f>
         <v>[SERVIR] Servir - Servir les pennes à l’assiette en accompagnement de poissons,de viandes rôties et grillées.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="14">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B11" t="str" s="11">
         <f>Procedure!D8</f>
         <v>Suggestions - Une autre méthode permet de cuire les pâtes en différé.Cuire les pâtes,les rincer et les égoutter.Les refroidir dans des bacs GN 1/1 H 100 perforés,suivant la procédure. - Réchauffer les pâtes 3 minutes au four vapeur,en flux tendu. - Respecter la procédure de remise en température. - Lier les pâtes suivant la recette.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="15">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">