--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,112 +15,139 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
+    <t>00000061</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Matières diverses (à trier)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>MEL-HERBES-PRO</t>
+  </si>
+  <si>
+    <t>Herbes de Provence</t>
+  </si>
+  <si>
+    <t>Mélanges et épices composées</t>
+  </si>
+  <si>
+    <t>KNORR-FBLIE-STD</t>
+  </si>
+  <si>
+    <t>Fonds Brun Lié (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RIZ-LONG-ETUVE</t>
   </si>
   <si>
     <t>Riz long étuvé</t>
   </si>
   <si>
     <t>Céréales et légumineuses sèches</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
@@ -140,99 +167,123 @@
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>RIZ PILAF</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>RÉALISER</t>
   </si>
   <si>
     <t>SAUTER</t>
   </si>
   <si>
     <t>58 min (repos)</t>
   </si>
   <si>
+    <t>Fond de volaille reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>DISSOUDRE</t>
+  </si>
+  <si>
+    <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Riz long étuvé</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ EAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Herbes de Provence</t>
+  </si>
+  <si>
     <t>Fiche technique — RIZ PILAF</t>
   </si>
   <si>
     <t>RIZ PILAF  GRO_CDC_189</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>↳ Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -298,92 +349,95 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -440,563 +494,753 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s">
+      <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.012</v>
+        <v>15.6</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.012</v>
+        <v>15.6</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="8">
-[...1 lines deleted...]
-        <v>0.15</v>
+      <c r="G7" s="9">
+        <f>E7*0.003</f>
+        <v>0.0468</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.5</v>
+        <v>0.012</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.5</v>
+        <v>0.012</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
-      <c r="G8" s="8">
-[...1 lines deleted...]
-        <v>0.525</v>
+      <c r="G8" s="9">
+        <f>E8*12.5</f>
+        <v>0.15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>2.5</v>
+        <v>0.03</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>2.5</v>
+        <v>0.03</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>10.8</v>
+        <v>19</v>
+      </c>
+      <c r="G9" s="9">
+        <f>E9*9.5</f>
+        <v>0.285</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>10</v>
+        <v>0.4</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>10</v>
+        <v>0.4</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>14</v>
+        <v>19</v>
+      </c>
+      <c r="G10" s="9">
+        <f>E10*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
-      <c r="G11" s="8">
-        <f>E11*0.35</f>
+      <c r="G11" s="9">
+        <f>E11*1.05</f>
+        <v>0.525</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="E12" s="6">
+        <f>D12*$B$2</f>
+        <v>2.5</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="9">
+        <f>E12*4.32</f>
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="4">
+        <v>10</v>
+      </c>
+      <c r="E13" s="6">
+        <f>D13*$B$2</f>
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="9">
+        <f>E13*1.4</f>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="E14" s="6">
+        <f>D14*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="9">
+        <f>E14*0.35</f>
         <v>0.035</v>
       </c>
     </row>
-    <row r="12">
-[...9 lines deleted...]
-        <f>SUM(G7:G11)</f>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15" t="s" s="10">
+        <v>38</v>
+      </c>
+      <c r="G15" s="11">
+        <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="11">
+        <v>46</v>
+      </c>
+      <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles. - Mettre en fonction l’armoire de maintien en température chaude.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="11"/>
+      <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="11">
+        <v>47</v>
+      </c>
+      <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires - Dans un rondeau,réaliser 16 litres de fond blanc de veau,à partir de fond déshydraté,en se reportant aux recommandations du fabricant. - Maintenir au chaud en attente d’utilisation. - Laver et égoutter le riz. - Préchauffer le four en position mixte à + 170 °C.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="11"/>
+      <c r="E3" t="s" s="12"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="11">
+        <v>48</v>
+      </c>
+      <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Confectionner le riz pilaf - Dans une sauteuse,faire revenir avec 1/4 de litre d’huile,les oignons sans trop de coloration. - Mettre 2,5 kg de riz dans chacun des 4 bacs GN 1/1 H 100. - Répartir les oignons dans les 4 bacs GN. - Mélanger intimement,à l’aide d’une écumoire,tous les éléments dans chaque bac. - Ajouter les condiments et les épices. - Mouiller chaque bac avec 4 litres de fond blanc de veau ou de volaille.Couvrir les bacs. - Positionner les bacs sur l’échelle de cuisson. - Enfourner et cuire pendant 45 minutes. - Vérifier la cuisson.Le riz doit avoir absorbé tout le liquide de cuisson. - Respecter la procédure de fin de cuisson. - À la sortie du four,égrener le riz à l’aide d’une fourchette de service. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="11"/>
+      <c r="E4" t="s" s="12"/>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="11">
+      <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Commentaires - Ce riz pilaf (ou pilaw) sert de base au risotto. - On peut le servir moulé à l’aide par exemple d’un ramequin préalablement mouillé. NB :on trouve plusieurs écritures du mot pilaf : pilaff,pilaw.Vient du turc et emprunté au persan pîlãv.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="11"/>
+      <c r="E5" t="s" s="12"/>
       <c r="F5"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6">
+        <v>1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s" s="12">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s" s="12"/>
+      <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="C3" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*2.5</f>
         <v>2.5</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.012</f>
         <v>0.012</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="6">
+        <f>'Besoins'!$B$2*16</f>
+        <v>16</v>
+      </c>
+      <c r="E8" t="s">
         <v>15</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D9" s="6">
+        <f>'Besoins'!$B$2*15.6</f>
+        <v>15.6</v>
+      </c>
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D10" s="6">
+        <f>'Besoins'!$B$2*0.4</f>
+        <v>0.4</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" s="6">
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="12">
+      <c r="A2" t="str" s="13">
         <f>"GRO_CDC_189 · GRO.GARNITUR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_189 · GRO.GARNITUR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="13">
-        <v>53</v>
+      <c r="A4" t="s" s="14">
+        <v>69</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="11">
+      <c r="A5" t="s" s="15">
+        <v>70</v>
+      </c>
+      <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles. - Mettre en fonction l’armoire de maintien en température chaude.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="11">
+      <c r="A6" t="s" s="15">
+        <v>71</v>
+      </c>
+      <c r="B6" t="str" s="12">
         <f>"[RÉALISER] "&amp;Procedure!D3</f>
         <v>[RÉALISER] Préparations préliminaires - Dans un rondeau,réaliser 16 litres de fond blanc de veau,à partir de fond déshydraté,en se reportant aux recommandations du fabricant. - Maintenir au chaud en attente d’utilisation. - Laver et égoutter le riz. - Préchauffer le four en position mixte à + 170 °C.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="11">
+      <c r="A7" t="s" s="15">
+        <v>72</v>
+      </c>
+      <c r="B7" t="str" s="12">
         <f>"[SAUTER] "&amp;Procedure!D4</f>
         <v>[SAUTER] Confectionner le riz pilaf - Dans une sauteuse,faire revenir avec 1/4 de litre d’huile,les oignons sans trop de coloration. - Mettre 2,5 kg de riz dans chacun des 4 bacs GN 1/1 H 100. - Répartir les oignons dans les 4 bacs GN. - Mélanger intimement,à l’aide d’une écumoire,tous les éléments dans chaque bac. - Ajouter les condiments et les épices. - Mouiller chaque bac avec 4 litres de fond blanc de veau ou de volaille.Couvrir les bacs. - Positionner les bacs sur l’échelle de cuisson. - Enfourner et cuire pendant 45 minutes. - Vérifier la cuisson.Le riz doit avoir absorbé tout le liquide de cuisson. - Respecter la procédure de fin de cuisson. - À la sortie du four,égrener le riz à l’aide d’une fourchette de service. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="11">
+      <c r="A8" t="s" s="15">
+        <v>73</v>
+      </c>
+      <c r="B8" t="str" s="12">
         <f>Procedure!D5</f>
         <v>Commentaires - Ce riz pilaf (ou pilaw) sert de base au risotto. - On peut le servir moulé à l’aide par exemple d’un ramequin préalablement mouillé. NB :on trouve plusieurs écritures du mot pilaf : pilaff,pilaw.Vient du turc et emprunté au persan pîlãv.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="15">
-        <v>58</v>
+      <c r="A10" t="s" s="14">
+        <v>74</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
+    <row r="11">
+      <c r="A11" t="s" s="15">
+        <v>70</v>
+      </c>
+      <c r="B11" t="str" s="12">
+        <f>"[DISSOUDRE] "&amp;Procedure!D6</f>
+        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="16">
+        <v>75</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="8">
+  <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>RIZ PILAF</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>