--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -53,57 +53,57 @@
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>CONS-TOMATE-ENT</t>
-[...5 lines deleted...]
-    <t>Conserves de légumes</t>
+    <t>RNM100717</t>
+  </si>
+  <si>
+    <t>Chorizo cular pur porc</t>
+  </si>
+  <si>
+    <t>Charcuterie</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>CONS-CREVETTE</t>
   </si>
   <si>
     <t>Crevettes roses cuites décortiquées</t>
   </si>
   <si>
     <t>Conserves de poissons et fruits mer</t>
   </si>
   <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
@@ -128,125 +128,125 @@
   <si>
     <t>Thym séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t>KNORR-BOUIL-VOL</t>
   </si>
   <si>
     <t>Bouillon de Volaille déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
+    <t>00POT_MP025</t>
+  </si>
+  <si>
+    <t>Petits pois surgelés</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
     <t>RNM9360123</t>
   </si>
   <si>
     <t>TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
-    <t>Légumes</t>
-[...1 lines deleted...]
-  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RIZ-LONG-ETUVE</t>
   </si>
   <si>
     <t>Riz long étuvé</t>
   </si>
   <si>
     <t>Céréales et légumineuses sèches</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00866</t>
   </si>
   <si>
     <t>Poivrons verts rouges en lanières surgelés</t>
   </si>
   <si>
+    <t>RNMS00532</t>
+  </si>
+  <si>
+    <t>Moules entières cuites pleine eau</t>
+  </si>
+  <si>
+    <t>Poissons et fruits de mer surgelés</t>
+  </si>
+  <si>
     <t>RNMS00767</t>
   </si>
   <si>
     <t>Haricots plats coupés surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
-    <t>RNMS00770</t>
-[...13 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>RIZ À L’ESPAGNOL</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
@@ -284,75 +284,75 @@
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Riz long étuvé</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crevettes roses cuites décortiquées</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Petits pois et jeunes carottes surgelés</t>
+    <t xml:space="preserve">    ↳ Petits pois surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Haricots plats coupés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivrons verts rouges en lanières surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Tomates pelées entières (boîte 5/1)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ PORC (longe) avec travers et palette France</t>
+    <t xml:space="preserve">    ↳ Chorizo cular pur porc</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Moules entières cuites pleine eau</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Thym séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bouillon de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Bouillon de Volaille déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Fiche technique — RIZ À L’ESPAGNOL</t>
   </si>
@@ -618,62 +618,62 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*1.2</f>
-        <v>1.2</v>
+        <f>E7*14.41</f>
+        <v>28.82</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>2</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
         <f>E8*14</f>
         <v>28</v>
@@ -818,262 +818,262 @@
         <v>0.5</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="8">
         <f>E14*1.05</f>
         <v>0.525</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*2.8</f>
-        <v>11.2</v>
+        <f>E15*3.2</f>
+        <v>3.2</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D16" s="4">
-        <v>2.5</v>
+        <v>4</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>2.5</v>
+        <v>4</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="8">
-        <f>E16*4.32</f>
-        <v>10.8</v>
+        <f>E16*2.8</f>
+        <v>11.2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" t="s">
         <v>43</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>44</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="4">
-        <v>10</v>
+        <v>2.5</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>10</v>
+        <v>2.5</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="8">
-        <f>E17*1.4</f>
-        <v>14</v>
+        <f>E17*4.32</f>
+        <v>10.8</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" t="s">
         <v>46</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>47</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="4">
-        <v>0.1</v>
+        <v>10</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.1</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="8">
-        <f>E18*0.35</f>
-        <v>0.035</v>
+        <f>E18*1.4</f>
+        <v>14</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" t="s">
         <v>49</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>50</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="4">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="8">
-        <f>E19*9.26</f>
-        <v>1.852</v>
+        <f>E19*0.35</f>
+        <v>0.035</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" t="s">
         <v>52</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>53</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="4">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="8">
-        <f>E20*4.18</f>
-        <v>4.18</v>
+        <f>E20*9.26</f>
+        <v>1.852</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>54</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D21" s="4">
         <v>1</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
         <v>1</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="8">
-        <f>E21*3.52</f>
-        <v>3.52</v>
+        <f>E21*4.18</f>
+        <v>4.18</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" t="s">
         <v>57</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>58</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="8">
-        <f>E22*2.98</f>
-        <v>2.98</v>
+        <f>E22*6.69</f>
+        <v>13.38</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>59</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F23" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="8">
-        <f>E23*3.93</f>
-        <v>7.86</v>
+        <f>E23*3.52</f>
+        <v>3.52</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s" s="10">
         <v>62</v>
       </c>
       <c r="G24" s="11">
         <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
@@ -1409,88 +1409,88 @@
       <c r="B10" t="s">
         <v>94</v>
       </c>
       <c r="C10" t="s">
         <v>87</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>95</v>
       </c>
       <c r="C11" t="s">
         <v>87</v>
       </c>
       <c r="D11" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*2</f>
+        <v>2</v>
       </c>
       <c r="E11" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>96</v>
       </c>
       <c r="C12" t="s">
         <v>87</v>
       </c>
       <c r="D12" s="6">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C13" t="s">
+        <v>87</v>
+      </c>
+      <c r="D13" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>98</v>
       </c>
       <c r="C14" t="s">
         <v>87</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.012</f>
         <v>0.012</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">