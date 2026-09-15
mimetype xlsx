--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,121 +15,136 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
+    <t>00000826</t>
+  </si>
+  <si>
+    <t>CLOUS DE GIROFLES</t>
+  </si>
+  <si>
+    <t>Eléments divers</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
     <t>RNM100732</t>
   </si>
   <si>
     <t>Poitrine fumée n°1</t>
   </si>
   <si>
     <t>Charcuterie</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>EPI-GENIEVRE-GRA</t>
+  </si>
+  <si>
+    <t>Grains de genievre</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
     <t>EPI-POIVRE-MIGNO</t>
   </si>
   <si>
     <t>Poivre noir mignonnette (concassé)</t>
   </si>
   <si>
-    <t>Épices en poudre et graines</t>
-[...1 lines deleted...]
-  <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>RNM26560123</t>
   </si>
   <si>
     <t>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
@@ -185,114 +200,147 @@
   <si>
     <t>15 min (repos)</t>
   </si>
   <si>
     <t>SAUTER</t>
   </si>
   <si>
     <t>49 min (repos)</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Dresser et servir - Dresser la portion de légumes à l’assiette en accompagnement de porc rôti ou de viandes braisées.</t>
   </si>
   <si>
     <t>Fond brun lie reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
+    <t>Bouquet garni</t>
+  </si>
+  <si>
+    <t>TRIER</t>
+  </si>
+  <si>
+    <t>Choisir un excellent thym très odorant, le trier, le laver, le sécher doucement. Laver, sécher et effeuiller le laurier.</t>
+  </si>
+  <si>
+    <t>FOURRER</t>
+  </si>
+  <si>
+    <t>LIER</t>
+  </si>
+  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Choux de Bruxelles surgelés</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poitrine fumée n°1</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun lie reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir mignonnette (concassé)</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ CLOUS DE GIROFLES (PIÈCE) (conv.)</t>
+  </si>
+  <si>
+    <t>conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Grains de genievre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Bouquet garni</t>
+  </si>
+  <si>
     <t>Fiche technique — CHOUX DE BRUXELLES BRAISÉS</t>
   </si>
   <si>
     <t>CHOUX DE BRUXELLES BRAISÉS  GRO_CDC_186</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>↳ Fond brun lie reconstitue (collectivite)  GRO-FOND-BRUN</t>
+  </si>
+  <si>
+    <t>↳ Bouquet garni  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t>3.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -367,86 +415,86 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -503,755 +551,992 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s">
+      <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="8">
-[...1 lines deleted...]
-        <v>26.725</v>
+      <c r="G7" s="9">
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="9">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>3.9</v>
+        <v>2.5</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
+        <v>2.5</v>
+      </c>
+      <c r="F8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="9">
+        <f>E8*10.69</f>
+        <v>26.725</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="8">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="4">
         <v>3.9</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.05</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.05</v>
+        <v>3.9</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.66</v>
+        <v>22</v>
+      </c>
+      <c r="G9" s="9">
+        <f>E9*0.003</f>
+        <v>0.0117</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
-      <c r="G10" s="8">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="G10" s="9">
+        <f>E10*22</f>
+        <v>0.44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D11" s="4">
-        <v>12</v>
+        <v>0.05</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>12</v>
+        <v>0.05</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
-      <c r="G11" s="8">
-[...1 lines deleted...]
-        <v>4.2</v>
+      <c r="G11" s="9">
+        <f>E11*13.2</f>
+        <v>0.66</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>2.5</v>
+        <v>0.1</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>2.5</v>
+        <v>0.1</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="8">
-[...1 lines deleted...]
-        <v>10.8</v>
+      <c r="G12" s="9">
+        <f>E12*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="4">
-        <v>0.09</v>
+        <v>12</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.09</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
-      <c r="G13" s="8">
-[...1 lines deleted...]
-        <v>0.0378</v>
+      <c r="G13" s="9">
+        <f>E13*0.35</f>
+        <v>4.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="4">
-        <v>12</v>
+        <v>2.5</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
+        <v>2.5</v>
+      </c>
+      <c r="F14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="9">
+        <f>E14*4.32</f>
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="E15" s="6">
+        <f>D15*$B$2</f>
+        <v>0.09</v>
+      </c>
+      <c r="F15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="9">
+        <f>E15*0.42</f>
+        <v>0.0378</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="4">
         <v>12</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <f>E14*2.77</f>
+      <c r="E16" s="6">
+        <f>D16*$B$2</f>
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="9">
+        <f>E16*2.77</f>
         <v>33.24</v>
       </c>
     </row>
-    <row r="15">
-[...9 lines deleted...]
-        <f>SUM(G7:G14)</f>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="10">
+        <v>43</v>
+      </c>
+      <c r="G17" s="11">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. G</t>
         </is>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires N - Éplucher et laver les pommes de terre BF 15. - Laisser entières les pommes de terre et tailler les plus grosses de façon à obtenir une E L taille régulière. 5 - Laver les pommes de terre et réserver. M - Laver et désinfecter les éléments du bouquet garni. 1 3 Confectionner le fond de cuisson - Dans une russe,confectionner 5 litres de fond brun lié à partir de fond déshydraté, N en se reportant aux recommandations du fabricant. g T - Ajouter au fond brun lié,le poivre mignonnette,les clous de girofle,les baies de s genièvre et le bouquet garni. - Faire réunir tous les éléments pendant 15 minutes.Laisser infuser et maintenir au chaud en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B4">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson des légumes - Dans la sauteuse,faire revenir à l’huile pendant 5 minutes,les oignons émincés,puis ajouter les lardons de poitrine fumée. - Ajouter les carottes en rondelles aux 3/4 de la cuisson des oignons. - Ajouter les choux de Bruxelles. - À l’aide d’une écumoire,mélanger délicatement les légumes. - Chinoiser le fond brun lié épicé sur les légumes.Ajouter le gros sel. - Couvrir la sauteuse et laisser cuire pendant 20 minutes.Au cours de la cuisson réduire la source de chaleur et laisser cuire à feu doux. - Ajouter les pommes de terre aux choux de Bruxelles. - Mélanger les pommes de terre aux autres légumes. - Couvrir la sauteuse et laisser cuire 20 minutes encore. - Vérifier la cuisson des légumes à l’aide d’une pointe de couteau,préalablement désinfectée. - Rectifier l’assaisonnement. - Contrôler et respecter les procédures de fin de cuisson. - Répartir les légumes dans 3 bacs GN 1/2 H 100. - Couvrir les bacs et réserver en armoire chaude.Maintenir à une température de +63°C en attente de consommation. Pour la cuisson au four : - Après avoir fait revenir les oignons,les lardons et les carottes,mélanger les choux de Bruxelles et les pommes de terre. - Répartir tous les légumes dans 4 bacs GN1/2 H 100,ainsi que le fond brun lié épicé. - Couvrir les bacs et cuire au four sur la position mixte à une température de 175°C pendant 35 / 40 minutes.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B5">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D5" t="s" s="12">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s" s="12">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" t="inlineStr" s="12">
+        <is>
+          <t>Trier et laver soigneusement les tiges de persil, les branches de céleri et les feuilles de poireau. Ne pas utiliser des tiges ayant séjourné trop longtemps dans l'eau (risque de fermentation).</t>
+        </is>
+      </c>
+      <c r="E7" t="s" s="12"/>
+      <c r="F7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8">
+        <v>2</v>
+      </c>
+      <c r="C8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" t="s" s="12">
+        <v>63</v>
+      </c>
+      <c r="E8" t="s" s="12"/>
+      <c r="F8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9">
+        <v>3</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" t="inlineStr" s="12">
+        <is>
+          <t>Composer le bouquet garni selon l'utilisation : base = tiges de persil + thym + laurier. Pour fonds blancs et pochés : ajouter blanc de poireau et céleri en branches. Pour gibelotte : ajouter romarin. Pour légumes secs : ajouter sarriette.</t>
+        </is>
+      </c>
+      <c r="E9" t="s" s="12"/>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10">
+        <v>4</v>
+      </c>
+      <c r="C10" t="s">
+        <v>65</v>
+      </c>
+      <c r="D10" t="inlineStr" s="12">
+        <is>
+          <t>Lier le bouquet garni en fagot bien serré avec de la ficelle de cuisine. Le rôle des aromates étant de parfumer, des produits de mauvaise qualité ou de fraîcheur insuffisante donnent un très mauvais résultat.</t>
+        </is>
+      </c>
+      <c r="E10" t="s" s="12"/>
+      <c r="F10"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*2.5</f>
         <v>2.5</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*2.5</f>
         <v>2.5</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*3.9</f>
         <v>3.9</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.09</f>
         <v>0.09</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" t="s">
+        <v>82</v>
+      </c>
+      <c r="D12" s="6">
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
+      </c>
+      <c r="E12" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>83</v>
+      </c>
+      <c r="C13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="6">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="E13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E14" t="s">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_186 · GRO.GARNITUR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_186 · GRO.GARNITUR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. G</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
         <v>[ÉPLUCHER] Préparations préliminaires N - Éplucher et laver les pommes de terre BF 15. - Laisser entières les pommes de terre et tailler les plus grosses de façon à obtenir une E L taille régulière. 5 - Laver les pommes de terre et réserver. M - Laver et désinfecter les éléments du bouquet garni. 1 3 Confectionner le fond de cuisson - Dans une russe,confectionner 5 litres de fond brun lié à partir de fond déshydraté, N en se reportant aux recommandations du fabricant. g T - Ajouter au fond brun lié,le poivre mignonnette,les clous de girofle,les baies de s genièvre et le bouquet garni. - Faire réunir tous les éléments pendant 15 minutes.Laisser infuser et maintenir au chaud en attente d’utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[SAUTER] "&amp;Procedure!D4</f>
         <v>[SAUTER] Marquer la cuisson des légumes - Dans la sauteuse,faire revenir à l’huile pendant 5 minutes,les oignons émincés,puis ajouter les lardons de poitrine fumée. - Ajouter les carottes en rondelles aux 3/4 de la cuisson des oignons. - Ajouter les choux de Bruxelles. - À l’aide d’une écumoire,mélanger délicatement les légumes. - Chinoiser le fond brun lié épicé sur les légumes.Ajouter le gros sel. - Couvrir la sauteuse et laisser cuire pendant 20 minutes.Au cours de la cuisson réduire la source de chaleur et laisser cuire à feu doux. - Ajouter les pommes de terre aux choux de Bruxelles. - Mélanger les pommes de terre aux autres légumes. - Couvrir la sauteuse et laisser cuire 20 minutes encore. - Vérifier la cuisson des légumes à l’aide d’une pointe de couteau,préalablement désinfectée. - Rectifier l’assaisonnement. - Contrôler et respecter les procédures de fin de cuisson. - Répartir les légumes dans 3 bacs GN 1/2 H 100. - Couvrir les bacs et réserver en armoire chaude.Maintenir à une température de +63°C en attente de consommation. Pour la cuisson au four : - Après avoir fait revenir les oignons,les lardons et les carottes,mélanger les choux de Bruxelles et les pommes de terre. - Répartir tous les légumes dans 4 bacs GN1/2 H 100,ainsi que le fond brun lié épicé. - Couvrir les bacs et cuire au four sur la position mixte à une température de 175°C pendant 35 / 40 minutes.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="15">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="B8" t="str" s="12">
         <f>"[DRESSER] "&amp;Procedure!D5</f>
         <v>[DRESSER] Dresser et servir - Dresser la portion de légumes à l’assiette en accompagnement de porc rôti ou de viandes braisées.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="14">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="15">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B11" t="str" s="12">
         <f>"[DISSOUDRE] "&amp;Procedure!D6</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="16">
-        <v>78</v>
+      <c r="A13" t="s" s="14">
+        <v>92</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
+    <row r="14">
+      <c r="A14" t="s" s="15">
+        <v>87</v>
+      </c>
+      <c r="B14" t="str" s="12">
+        <f>"[TRIER] "&amp;Procedure!D7</f>
+        <v>[TRIER] Trier et laver soigneusement les tiges de persil, les branches de céleri et les feuilles de poireau. Ne pas utiliser des tiges ayant séjourné trop longtemps dans l'eau (risque de fermentation).</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="15">
+        <v>88</v>
+      </c>
+      <c r="B15" t="str" s="12">
+        <f>"[TRIER] "&amp;Procedure!D8</f>
+        <v>[TRIER] Choisir un excellent thym très odorant, le trier, le laver, le sécher doucement. Laver, sécher et effeuiller le laurier.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="15">
+        <v>93</v>
+      </c>
+      <c r="B16" t="str" s="12">
+        <f>"[FOURRER] "&amp;Procedure!D9</f>
+        <v>[FOURRER] Composer le bouquet garni selon l'utilisation : base = tiges de persil + thym + laurier. Pour fonds blancs et pochés : ajouter blanc de poireau et céleri en branches. Pour gibelotte : ajouter romarin. Pour légumes secs : ajouter sarriette.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="15">
+        <v>89</v>
+      </c>
+      <c r="B17" t="str" s="12">
+        <f>"[LIER] "&amp;Procedure!D10</f>
+        <v>[LIER] Lier le bouquet garni en fagot bien serré avec de la ficelle de cuisine. Le rôle des aromates étant de parfumer, des produits de mauvaise qualité ou de fraîcheur insuffisante donnent un très mauvais résultat.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="16">
+        <v>94</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="10">
+  <mergeCells count="15">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CHOUX DE BRUXELLES BRAISÉS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>