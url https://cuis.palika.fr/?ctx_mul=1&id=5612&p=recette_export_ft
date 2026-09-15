--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -74,98 +74,113 @@
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>FRUIT FRAIS</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>CONS-ARTICHAUT</t>
-[...5 lines deleted...]
-    <t>Conserves de légumes</t>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>EPI-POIVRE-NOIR</t>
-[...7 lines deleted...]
-  <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
+    <t>RNM4G100920</t>
+  </si>
+  <si>
+    <t>Échalotes émincées 4G</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
+  </si>
+  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
-    <t>Légumes 4ème et 5ème gamme</t>
-[...1 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>RNMS00882</t>
+  </si>
+  <si>
+    <t>Fonds d'artichaut import</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00751</t>
+  </si>
+  <si>
+    <t>Carottes en rondelles surgelées</t>
+  </si>
+  <si>
+    <t>Pommes de terre surgelées</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>ARTICHAUTS</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
@@ -182,63 +197,69 @@
   <si>
     <t>53 min (repos)</t>
   </si>
   <si>
     <t>SERVIR</t>
   </si>
   <si>
     <t>Servir - Servir les quartiers d’artichauts et leur garniture arrosés de fond de cuisson.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Fonds d'artichauts conserve</t>
+    <t xml:space="preserve">    ↳ Fonds d'artichaut import</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Échalotes émincées 4G</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Carottes en rondelles surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Fiche technique — ARTICHAUTS</t>
   </si>
   <si>
     <t>ARTICHAUTS  GRO_CDC_185</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
@@ -378,51 +399,51 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -539,604 +560,690 @@
         <v>4</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>4</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="9">
         <f>E8*2.8</f>
         <v>11.2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>12</v>
+        <v>0.012</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>12</v>
+        <v>0.012</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="9">
-        <f>E9*5.8</f>
-        <v>69.6</v>
+        <f>E9*12.5</f>
+        <v>0.15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.012</v>
+        <v>1</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.012</v>
+        <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G10" s="9">
-        <f>E10*12.5</f>
-        <v>0.15</v>
+        <f>E10*5.8</f>
+        <v>5.8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G11" s="9">
-        <f>E11*5.8</f>
-        <v>5.8</v>
+        <f>E11*8.34</f>
+        <v>20.85</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D12" s="4">
         <v>4</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>4</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="9">
         <f>E12*4.32</f>
         <v>17.28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>0.06</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="9">
         <f>E13*0.35</f>
         <v>0.021</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14"/>
-[...4 lines deleted...]
-      <c r="F14" t="s" s="10">
+      <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" t="s">
         <v>35</v>
       </c>
-      <c r="G14" s="11">
-        <f>SUM(G7:G13)</f>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="4">
+        <v>12</v>
+      </c>
+      <c r="E14" s="6">
+        <f>D14*$B$2</f>
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="9">
+        <f>E14*8.09</f>
+        <v>97.08</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="E15" s="6">
+        <f>D15*$B$2</f>
+        <v>3.5</v>
+      </c>
+      <c r="F15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="9">
+        <f>E15*2.17</f>
+        <v>7.595</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="10">
+        <v>40</v>
+      </c>
+      <c r="G16" s="11">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires - Déconditionner les légumes surgelés suivant la procédure. - La veille : déconditionner et faire décongeler les fonds d’artichauts dans un bac GN 1/1 H 200. - Verser sur les artichauts 20 cL de jus de citron.Mélanger et stocker au froid en attente de décongélation et d’utilisation.Couvrir.Indiquer sur le couvercle la traçabilité du produit et sa mise en décongélation. - Au pinceau,huiler le fond de 4 bacs GN 1/1 H 65. - Chauffer le four sur la position mixte à + 160 °C. - Dans une russe,réaliser 4 litres de fond blanc de veau,à partir de fond déshydraté en se reportant aux recommandations du fabricant.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson de la garniture - En sauteuse,dans 3/4 de litre d’huile d’olive,faire revenir les oignons émincés et les échalotes hachées. - Ajouter les carottes en rondelles.A l’aide d’une écumoire,bien mélanger les légumes et les faire suer ensemble.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson des artichauts - Répartir les légumes de la garniture dans les 4 bacs GN 1/1 huilés. - Couper en quartiers les fonds d’artichauts. - Sur le lit de légumes,disposer les quartiers de fonds d’artichauts. - Saler et poivrer les artichauts. - Mouiller chaque bac avec 1 litre de vin blanc et 1/2 litre de fond blanc de veau. - Ajouter de façon équitable le reste de l’huile d’olive sur les artichauts.Couvrir. - Étager les bacs sur l’échelle de four. - Enfourner et cuire les artichauts pendant 45 minutes. - Surveiller la cuisson.Eventuellement lors de la cuisson,ajouter un peu d’eau. - Contrôler la cuisson des artichauts.Au terme de la cuisson les artichauts et les légumes de la garniture doivent être cuits et le fond de cuisson réduit un maximum. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à une température à + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s" s="12">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D6" s="6">
+        <f>'Besoins'!$B$2*2.5</f>
+        <v>2.5</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D7" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
-      <c r="E6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" t="s">
         <v>61</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="6">
+        <f>'Besoins'!$B$2*3.5</f>
+        <v>3.5</v>
+      </c>
+      <c r="E8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9">
-[...9 lines deleted...]
-      <c r="D9" s="6">
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.012</f>
         <v>0.012</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_185 · GRO.GARNITUR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_185 · GRO.GARNITUR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparations préliminaires - Déconditionner les légumes surgelés suivant la procédure. - La veille : déconditionner et faire décongeler les fonds d’artichauts dans un bac GN 1/1 H 200. - Verser sur les artichauts 20 cL de jus de citron.Mélanger et stocker au froid en attente de décongélation et d’utilisation.Couvrir.Indiquer sur le couvercle la traçabilité du produit et sa mise en décongélation. - Au pinceau,huiler le fond de 4 bacs GN 1/1 H 65. - Chauffer le four sur la position mixte à + 160 °C. - Dans une russe,réaliser 4 litres de fond blanc de veau,à partir de fond déshydraté en se reportant aux recommandations du fabricant.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[MARQUER] "&amp;Procedure!D4</f>
         <v>[MARQUER] Marquer la cuisson de la garniture - En sauteuse,dans 3/4 de litre d’huile d’olive,faire revenir les oignons émincés et les échalotes hachées. - Ajouter les carottes en rondelles.A l’aide d’une écumoire,bien mélanger les légumes et les faire suer ensemble.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="15">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B8" t="str" s="12">
         <f>"[MARQUER] "&amp;Procedure!D5</f>
         <v>[MARQUER] Marquer la cuisson des artichauts - Répartir les légumes de la garniture dans les 4 bacs GN 1/1 huilés. - Couper en quartiers les fonds d’artichauts. - Sur le lit de légumes,disposer les quartiers de fonds d’artichauts. - Saler et poivrer les artichauts. - Mouiller chaque bac avec 1 litre de vin blanc et 1/2 litre de fond blanc de veau. - Ajouter de façon équitable le reste de l’huile d’olive sur les artichauts.Couvrir. - Étager les bacs sur l’échelle de four. - Enfourner et cuire les artichauts pendant 45 minutes. - Surveiller la cuisson.Eventuellement lors de la cuisson,ajouter un peu d’eau. - Contrôler la cuisson des artichauts.Au terme de la cuisson les artichauts et les légumes de la garniture doivent être cuits et le fond de cuisson réduit un maximum. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à une température à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="15">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B9" t="str" s="12">
         <f>"[SERVIR] "&amp;Procedure!D6</f>
         <v>[SERVIR] Servir - Servir les quartiers d’artichauts et leur garniture arrosés de fond de cuisson.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="16">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A11:D11"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>