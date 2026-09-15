--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -125,57 +125,57 @@
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
-    <t>RNMS00854</t>
-[...5 lines deleted...]
-    <t>Légumes surgelés</t>
+    <t>RNMS00756</t>
+  </si>
+  <si>
+    <t>Épinards hachés en portion surgelés</t>
+  </si>
+  <si>
+    <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>ÉPINARDS</t>
   </si>
@@ -206,51 +206,51 @@
   <si>
     <t>60 min (cuisson)</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Dresser et servir - Servir la portion d’épinards à la crème. - Accompagner de petits croûtons,de fleurons,etc.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Épinards bio en branches UE</t>
+    <t xml:space="preserve">    ↳ Épinards hachés en portion surgelés</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
@@ -622,62 +622,62 @@
         <v>0.6</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.6</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="8">
         <f>E10*0.56</f>
         <v>0.336</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="4">
-        <v>0.12</v>
+        <v>0.72</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.12</v>
+        <v>0.72</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <f>E11*5.2</f>
-        <v>0.624</v>
+        <v>3.744</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="4">
         <v>8</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="8">
         <f>E12*2.2</f>
         <v>17.6</v>
@@ -732,52 +732,52 @@
         <f>E14*0.35</f>
         <v>0.007</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="4">
         <v>13</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*5.63</f>
-        <v>73.19</v>
+        <f>E15*2.32</f>
+        <v>30.16</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="9">
         <v>39</v>
       </c>
       <c r="G16" s="10">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
@@ -1023,52 +1023,52 @@
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" t="s">
         <v>64</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>66</v>
       </c>
       <c r="C5" t="s">
         <v>64</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*0.12</f>
-        <v>0.12</v>
+        <f>'Besoins'!$B$2*0.72</f>
+        <v>0.72</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>67</v>
       </c>
       <c r="C6" t="s">
         <v>64</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">