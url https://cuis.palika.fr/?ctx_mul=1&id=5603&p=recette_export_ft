--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -116,54 +116,54 @@
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
-    <t>OVO-BLANC-LIQ</t>
-[...2 lines deleted...]
-    <t>Blanc d'oeuf liquide pasteurisé</t>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -233,51 +233,51 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
+    <t xml:space="preserve">    ↳ Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade entière</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Fiche technique — GRATIN DE DUO</t>
   </si>
   <si>
     <t>GRATIN DE DUO  GRO_CDC_176</t>
   </si>
@@ -728,52 +728,52 @@
         <f>E13*1.05</f>
         <v>10.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="4">
         <v>3</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>3</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*3.2</f>
-        <v>9.6</v>
+        <f>E14*3.9</f>
+        <v>11.7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="4">
         <v>0.12</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.12</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
         <f>E15*0.35</f>
         <v>0.042</v>
@@ -1113,51 +1113,51 @@
         <v>69</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>72</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>73</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">