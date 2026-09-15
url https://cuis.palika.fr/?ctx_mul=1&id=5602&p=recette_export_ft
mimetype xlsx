--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -110,86 +110,86 @@
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
-    <t>00002235</t>
-[...11 lines deleted...]
-    <t>Blanc d'oeuf liquide pasteurisé</t>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00751</t>
+  </si>
+  <si>
+    <t>Carottes en rondelles surgelées</t>
+  </si>
+  <si>
+    <t>Pommes de terre surgelées</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>FLAN DE CAROTTES</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
@@ -224,81 +224,81 @@
   <si>
     <t>Servir - Portionner chaque bac en 20 parts. - Servir la part de flan sur l’assiette,à l’aide d’une spatule carrée de service.</t>
   </si>
   <si>
     <t>MIXER</t>
   </si>
   <si>
     <t>Commentaire - La carotte peut être mixée dans l’appareil.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ poivrons  rouges - jaunes et verts cubes</t>
+    <t xml:space="preserve">    ↳ Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade entière</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Carottes en rondelles surgelées</t>
   </si>
   <si>
     <t>Fiche technique — FLAN DE CAROTTES</t>
   </si>
   <si>
     <t>FLAN DE CAROTTES  GRO_CDC_175</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -394,63 +394,60 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -689,159 +686,159 @@
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
         <v>10</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="8">
         <f>E12*1.05</f>
         <v>10.5</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="9">
+      <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="4">
-        <v>17.5</v>
+        <v>3</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>17.5</v>
+        <v>3</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*3.9</f>
+        <v>11.7</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
-        <v>3</v>
+        <v>0.075</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>3</v>
+        <v>0.075</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*3.2</f>
-        <v>9.6</v>
+        <f>E14*0.35</f>
+        <v>0.02625</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="4">
         <v>0.075</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*0.35</f>
-        <v>0.02625</v>
+        <f>E15*9.26</f>
+        <v>0.6945</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="4">
-        <v>0.075</v>
+        <v>17.5</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.075</v>
+        <v>17.5</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="8">
-        <f>E16*9.26</f>
-        <v>0.6945</v>
+        <f>E16*2.17</f>
+        <v>37.975</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-      <c r="F17" t="s" s="10">
+      <c r="F17" t="s" s="9">
         <v>43</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="10">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
@@ -855,186 +852,186 @@
         <v>45</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>46</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>47</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>48</v>
       </c>
       <c r="F1" t="s" s="7">
         <v>49</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>50</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>51</v>
       </c>
-      <c r="D2" t="inlineStr" s="12">
+      <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="12"/>
+      <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>50</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
-      <c r="D3" t="inlineStr" s="12">
+      <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires - Déconditionner les carottes suivant la procédure.Répartir les carottes dans 4 bacs GN 1/1 H 100 perforés. - Étager les bacs de carottes sur l’échelle de cuisson. - Dans une calotte,faire fondre le beurre. - Au pinceau,badigeonner de beurre l’intérieur de 5 bacs GN 1/1 H 65.Réserver au froid.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="12"/>
+      <c r="E3" t="s" s="11"/>
       <c r="F3" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>50</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
-      <c r="D4" t="inlineStr" s="12">
+      <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Cuire les carottes à la vapeur - Préchauffer le four sur la position vapeur. - Enfourner l’échelle de cuisson.Cuire les carottes à la vapeur pendant 10 minutes. - Laisser s’égoutter les carottes dans le four sur l’échelle de cuisson.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="12"/>
+      <c r="E4" t="s" s="11"/>
       <c r="F4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>50</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>56</v>
       </c>
-      <c r="D5" t="inlineStr" s="12">
+      <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Confectionner l’appareil Pendant la cuisson des carottes : - Dans la cuve du batteur,mettre 1/4 de litre d’œufs pasteurisés et la farine. - Au fouet,mélanger les œufs et la farine pour obtenir un appareil sans grumeaux. - Ajouter le reste des œufs.Mélanger. - Incorporer progressivement au fouet,le lait,la crème fraîche,le sel,le poivre,la muscade et l’ail haché. - Mélanger au fouet l’ensemble des éléments pour rendre l’appareil homogène. - L’ajout de farine permet de tenir l’appareil plus ferme et facilite la coupe qui sera plus nette.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="12"/>
+      <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>50</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
-      <c r="D6" t="inlineStr" s="12">
+      <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Garnir les bacs - Répartir les carottes dans les 5 bacs GN 1/1 H 65 beurrés. - Verser équitablement l’appareil sur les carottes dans les 5 bacs. - Étager les bacs sur l’échelle de cuisson.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="12"/>
+      <c r="E6" t="s" s="11"/>
       <c r="F6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>54</v>
       </c>
-      <c r="D7" t="inlineStr" s="12">
+      <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Cuire les flans de carottes - Préchauffer le four sur la position chaleur sèche à + 170 °C. - Enfourner l’échelle de cuisson. - Cuire les flans pendant 35 minutes environ.Vérifier la cuisson des flans par sondage avec la pointe de couteau préalablement désinfectée.La lame doit être sans trace au terme de la cuisson. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="12"/>
+      <c r="E7" t="s" s="11"/>
       <c r="F7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>60</v>
       </c>
-      <c r="D8" t="s" s="12">
+      <c r="D8" t="s" s="11">
         <v>61</v>
       </c>
-      <c r="E8" t="s" s="12"/>
+      <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>62</v>
       </c>
-      <c r="D9" t="s" s="12">
+      <c r="D9" t="s" s="11">
         <v>63</v>
       </c>
-      <c r="E9" t="s" s="12"/>
+      <c r="E9" t="s" s="11"/>
       <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1061,359 +1058,359 @@
       <c r="B2" t="s">
         <v>50</v>
       </c>
       <c r="C2" t="s">
         <v>68</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>69</v>
       </c>
       <c r="C3" t="s">
         <v>70</v>
       </c>
       <c r="D3" s="6">
-        <f>'Besoins'!$B$2*17.5</f>
-        <v>17.5</v>
+        <f>'Besoins'!$B$2*3</f>
+        <v>3</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>71</v>
       </c>
       <c r="C4" t="s">
         <v>70</v>
       </c>
       <c r="D4" s="6">
-        <f>'Besoins'!$B$2*3</f>
-        <v>3</v>
+        <f>'Besoins'!$B$2*10</f>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>72</v>
       </c>
       <c r="C5" t="s">
         <v>70</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*10</f>
-        <v>10</v>
+        <f>'Besoins'!$B$2*2</f>
+        <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>73</v>
       </c>
       <c r="C6" t="s">
         <v>70</v>
       </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*2</f>
-        <v>2</v>
+        <f>'Besoins'!$B$2*0.15</f>
+        <v>0.15</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>74</v>
       </c>
       <c r="C7" t="s">
         <v>70</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*0.15</f>
-        <v>0.15</v>
+        <f>'Besoins'!$B$2*0.075</f>
+        <v>0.075</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>75</v>
       </c>
       <c r="C8" t="s">
         <v>70</v>
       </c>
       <c r="D8" s="6">
-        <f>'Besoins'!$B$2*0.075</f>
-        <v>0.075</v>
+        <f>'Besoins'!$B$2*0.005</f>
+        <v>0.005</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>76</v>
       </c>
       <c r="C9" t="s">
         <v>70</v>
       </c>
       <c r="D9" s="6">
-        <f>'Besoins'!$B$2*0.005</f>
-        <v>0.005</v>
+        <f>'Besoins'!$B$2*0.075</f>
+        <v>0.075</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
       <c r="C10" t="s">
         <v>70</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*0.075</f>
-        <v>0.075</v>
+        <f>'Besoins'!$B$2*0.015</f>
+        <v>0.015</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>78</v>
       </c>
       <c r="C11" t="s">
         <v>70</v>
       </c>
       <c r="D11" s="6">
-        <f>'Besoins'!$B$2*0.015</f>
-        <v>0.015</v>
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>79</v>
       </c>
       <c r="C12" t="s">
         <v>70</v>
       </c>
       <c r="D12" s="6">
-        <f>'Besoins'!$B$2*0.25</f>
-        <v>0.25</v>
+        <f>'Besoins'!$B$2*17.5</f>
+        <v>17.5</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>80</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="13">
+      <c r="A2" t="str" s="12">
         <f>"GRO_CDC_175 · GRO.GARNITUR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_175 · GRO.GARNITUR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="14">
+      <c r="A4" t="s" s="13">
         <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="15">
+      <c r="A5" t="s" s="14">
         <v>82</v>
       </c>
-      <c r="B5" t="str" s="12">
+      <c r="B5" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="15">
+      <c r="A6" t="s" s="14">
         <v>83</v>
       </c>
-      <c r="B6" t="str" s="12">
+      <c r="B6" t="str" s="11">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparations préliminaires - Déconditionner les carottes suivant la procédure.Répartir les carottes dans 4 bacs GN 1/1 H 100 perforés. - Étager les bacs de carottes sur l’échelle de cuisson. - Dans une calotte,faire fondre le beurre. - Au pinceau,badigeonner de beurre l’intérieur de 5 bacs GN 1/1 H 65.Réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="15">
+      <c r="A7" t="s" s="14">
         <v>84</v>
       </c>
-      <c r="B7" t="str" s="12">
+      <c r="B7" t="str" s="11">
         <f>"[CUIRE] "&amp;Procedure!D4</f>
         <v>[CUIRE] Cuire les carottes à la vapeur - Préchauffer le four sur la position vapeur. - Enfourner l’échelle de cuisson.Cuire les carottes à la vapeur pendant 10 minutes. - Laisser s’égoutter les carottes dans le four sur l’échelle de cuisson.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="15">
+      <c r="A8" t="s" s="14">
         <v>85</v>
       </c>
-      <c r="B8" t="str" s="12">
+      <c r="B8" t="str" s="11">
         <f>"[CONFECTIONNER] "&amp;Procedure!D5</f>
         <v>[CONFECTIONNER] Confectionner l’appareil Pendant la cuisson des carottes : - Dans la cuve du batteur,mettre 1/4 de litre d’œufs pasteurisés et la farine. - Au fouet,mélanger les œufs et la farine pour obtenir un appareil sans grumeaux. - Ajouter le reste des œufs.Mélanger. - Incorporer progressivement au fouet,le lait,la crème fraîche,le sel,le poivre,la muscade et l’ail haché. - Mélanger au fouet l’ensemble des éléments pour rendre l’appareil homogène. - L’ajout de farine permet de tenir l’appareil plus ferme et facilite la coupe qui sera plus nette.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="15">
+      <c r="A9" t="s" s="14">
         <v>86</v>
       </c>
-      <c r="B9" t="str" s="12">
+      <c r="B9" t="str" s="11">
         <f>"[FOURRER] "&amp;Procedure!D6</f>
         <v>[FOURRER] Garnir les bacs - Répartir les carottes dans les 5 bacs GN 1/1 H 65 beurrés. - Verser équitablement l’appareil sur les carottes dans les 5 bacs. - Étager les bacs sur l’échelle de cuisson.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="15">
+      <c r="A10" t="s" s="14">
         <v>87</v>
       </c>
-      <c r="B10" t="str" s="12">
+      <c r="B10" t="str" s="11">
         <f>"[CUIRE] "&amp;Procedure!D7</f>
         <v>[CUIRE] Cuire les flans de carottes - Préchauffer le four sur la position chaleur sèche à + 170 °C. - Enfourner l’échelle de cuisson. - Cuire les flans pendant 35 minutes environ.Vérifier la cuisson des flans par sondage avec la pointe de couteau préalablement désinfectée.La lame doit être sans trace au terme de la cuisson. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="15">
+      <c r="A11" t="s" s="14">
         <v>88</v>
       </c>
-      <c r="B11" t="str" s="12">
+      <c r="B11" t="str" s="11">
         <f>"[SERVIR] "&amp;Procedure!D8</f>
         <v>[SERVIR] Servir - Portionner chaque bac en 20 parts. - Servir la part de flan sur l’assiette,à l’aide d’une spatule carrée de service.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="15">
+      <c r="A12" t="s" s="14">
         <v>89</v>
       </c>
-      <c r="B12" t="str" s="12">
+      <c r="B12" t="str" s="11">
         <f>"[MIXER] "&amp;Procedure!D9</f>
         <v>[MIXER] Commentaire - La carotte peut être mixée dans l’appareil.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="16">
+      <c r="A14" t="s" s="15">
         <v>90</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 