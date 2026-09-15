--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:49</t>
+    <t>15/09/2026 14:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -600,79 +600,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>136.36892242857</v>
+        <v>160.61892242857</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>1.3636892242857</v>
+        <v>1.6061892242857</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>136.36892242857</v>
+        <v>160.61892242857</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -941,62 +941,62 @@
         <v>1</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>1</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="4">
         <f>E13*14.5</f>
         <v>14.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.15</v>
+        <v>5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.15</v>
+        <v>5</v>
       </c>
       <c r="F14" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="4">
         <f>E14*5</f>
-        <v>0.75</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="9">
         <v>0.5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.4</f>
         <v>0.2</v>
@@ -1283,54 +1283,54 @@
       </c>
       <c r="C9" t="s">
         <v>77</v>
       </c>
       <c r="D9" s="11">
         <v>0.003</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>84</v>
       </c>
       <c r="C10" t="s">
         <v>77</v>
       </c>
       <c r="D10" s="11">
-        <v>0.15</v>
+        <v>5</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>85</v>
       </c>
       <c r="C11" t="s">
         <v>77</v>
       </c>
       <c r="D11" s="11">
         <v>1</v>
       </c>
       <c r="E11" t="s">
         <v>38</v>
       </c>
       <c r="F11" t="s">
         <v>53</v>
       </c>
     </row>