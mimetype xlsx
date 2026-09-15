--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -978,51 +978,51 @@
         <v>63</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*20</f>
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>64</v>
       </c>
       <c r="C4" t="s">
         <v>63</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>65</v>
       </c>
       <c r="C5" t="s">
         <v>63</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
@@ -1050,51 +1050,51 @@
         <v>63</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>68</v>
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>3</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>69</v>
       </c>
       <c r="C9" t="s">
         <v>63</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">