--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="166">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>HARICOTS BLANCS</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_163</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité (GRO.GARNITUR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:00</t>
+    <t>15/09/2026 14:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -139,390 +139,567 @@
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>CONC-TOMATE</t>
   </si>
   <si>
     <t>Concentré de tomate double</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>CONS-TOMATE-CUB</t>
+  </si>
+  <si>
+    <t>Tomates concassées en dés (boîte)</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>00000061</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Matières diverses (à trier)</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>HER-BOUQUET-G</t>
+  </si>
+  <si>
+    <t>Bouquet garni sachet dose</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
     <t>MEL-HERBES-PRO</t>
   </si>
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
+    <t>RNM9740123</t>
+  </si>
+  <si>
+    <t>CAROTTE France cat.I botte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>RNM0400123</t>
+  </si>
+  <si>
+    <t>CÉLERI-BRANCHE vert France cat.I</t>
+  </si>
+  <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t>Légumes</t>
-[...8 lines deleted...]
-    <t>bte</t>
+    <t>RNM0200123</t>
+  </si>
+  <si>
+    <t>POIREAU France cat.I</t>
   </si>
   <si>
     <t>HARICOT-BLA-SEC</t>
   </si>
   <si>
     <t>Haricots blancs secs</t>
   </si>
   <si>
     <t>Céréales et légumineuses sèches</t>
   </si>
   <si>
     <t>SEL-GROS</t>
   </si>
   <si>
     <t>Gros sel de mer</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
-    <t>RNMS00865</t>
-[...2 lines deleted...]
-    <t>Tomates en dés surgelées IQF</t>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
+    <t>00002615</t>
+  </si>
+  <si>
+    <t>Collet de veau (piétrons, jarret)</t>
+  </si>
+  <si>
+    <t>Veau</t>
+  </si>
+  <si>
+    <t>00002616</t>
+  </si>
+  <si>
+    <t>Os de veau (pieds, jarret)</t>
+  </si>
+  <si>
+    <t>00002605</t>
+  </si>
+  <si>
+    <t>Os et parures maigres de veau</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Haricots blancs secs</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
+    <t xml:space="preserve">    ↳ Tomates concassées en dés (boîte)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Fond Blanc de Veau</t>
+  </si>
+  <si>
+    <t>Fonds et bouillons de base</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ EAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Os et parures maigres de veau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Collet de veau (piétrons, jarret)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Os de veau (pieds, jarret)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CAROTTE France cat.I botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ POIREAU France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CÉLERI-BRANCHE vert France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Bouquet garni sachet dose</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>TREMPER</t>
   </si>
   <si>
     <t>ÉGOUTTER</t>
   </si>
   <si>
     <t>ÉCUMER</t>
   </si>
   <si>
     <t>CONFECTIONNER</t>
   </si>
   <si>
     <t>LIER</t>
   </si>
   <si>
     <t>5 min (repos)</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Dresser - Réserver au chaud en bacs GN de service. - Servir avec du persil haché au départ.</t>
   </si>
   <si>
     <t>Conseil - Pour les haricots ou flageolets surgelés,faire décongeler directement dans la sauce en laissant mijoter le temps nécessaire.</t>
   </si>
   <si>
+    <t>Fond Blanc de Veau</t>
+  </si>
+  <si>
+    <t>CONCASSER</t>
+  </si>
+  <si>
+    <t>Concasser les os et parures de veau — blanchir à l'eau froide</t>
+  </si>
+  <si>
+    <t>Découper en morceaux — réunir dans une grande marmite — couvrir d'eau froide — porter à ébullition 3 à 4 minutes — rafraîchir</t>
+  </si>
+  <si>
+    <t>ÉPLUCHER</t>
+  </si>
+  <si>
+    <t>Rafraîchir les ingrédients de base à l'eau courante</t>
+  </si>
+  <si>
+    <t>Bien rincer et égoutter dans une passoire — rincer le rondeau</t>
+  </si>
+  <si>
+    <t>MARQUER</t>
+  </si>
+  <si>
+    <t>Marquer le fond blanc en cuisson</t>
+  </si>
+  <si>
+    <t>Replacer les ingrédients de base dans le récipient — mouiller avec de l'eau froide — porter à ébullition</t>
+  </si>
+  <si>
+    <t>Écumer soigneusement</t>
+  </si>
+  <si>
+    <t>Écumer abondamment dès la première ébullition</t>
+  </si>
+  <si>
+    <t>Préparer les éléments de la garniture aromatique</t>
+  </si>
+  <si>
+    <t>Éplucher et laver tous les légumes — tailler les carottes en tronçons — piquer ou clouter les oignons</t>
+  </si>
+  <si>
+    <t>MOUILLER</t>
+  </si>
+  <si>
+    <t>Ajouter la garniture aromatique dans le fond blanc</t>
+  </si>
+  <si>
     <t>Fiche technique — HARICOTS BLANCS</t>
   </si>
   <si>
     <t>HARICOTS BLANCS  GRO_CDC_163</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
+  </si>
+  <si>
+    <t>↳ Fond Blanc de Veau  00002625</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
@@ -583,106 +760,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>37.9825</v>
+        <v>69.1621</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.379825</v>
+        <v>0.691621</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>37.9825</v>
+        <v>69.1621</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -774,930 +951,1663 @@
         <v>2</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>2</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*2.8</f>
         <v>5.6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*2.8</f>
-        <v>2.8</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.02</v>
+        <v>5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.02</v>
+        <v>5</v>
       </c>
       <c r="F9" t="s">
         <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*9.5</f>
-        <v>0.19</v>
+        <f>E9*1.15</f>
+        <v>5.75</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
+      <c r="A10" t="s" s="12">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.25</v>
+        <v>20</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.25</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*1.05</f>
-        <v>0.2625</v>
+        <f>E10*0.003</f>
+        <v>0.06</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.25</v>
+        <v>0.002667</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.25</v>
+        <v>0.002667</v>
       </c>
       <c r="F11" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5.2</f>
-        <v>1.3</v>
+        <f>E11*12.4984376953</f>
+        <v>0.033333</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>2.5</v>
+        <v>0.002667</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>2.5</v>
+        <v>0.002667</v>
       </c>
       <c r="F12" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.4</f>
-        <v>1</v>
+        <f>E12*13.9982502187</f>
+        <v>0.037333</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>0.2</v>
+        <v>0.02</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.2</v>
+        <v>0.02</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4.5</f>
-        <v>0.9</v>
+        <f>E13*9.5</f>
+        <v>0.19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="9">
-        <v>10</v>
+        <v>0.25</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>10</v>
+        <v>0.25</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*2.2</f>
-        <v>22</v>
+        <f>E14*1.05</f>
+        <v>0.2625</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="9">
-        <v>0.2</v>
+        <v>0.75</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.2</v>
+        <v>0.75</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0.42</f>
-        <v>0.084</v>
+        <f>E15*5.2</f>
+        <v>3.9</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="9">
-        <v>0.1</v>
+        <v>0.266667</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.1</v>
+        <v>0.266667</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*9.26</f>
-        <v>0.926</v>
+        <f>E16*1.79999775</f>
+        <v>0.48</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="9">
-        <v>1</v>
+        <v>0.213333</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>1</v>
+        <v>0.213333</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*2.92</f>
-        <v>2.92</v>
+        <f>E17*1.8000028125</f>
+        <v>0.384</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...8 lines deleted...]
-        <f>SUM(G7:G17)</f>
+      <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="9">
+        <v>2.766667</v>
+      </c>
+      <c r="E18" s="11">
+        <f>D18*$B$2</f>
+        <v>2.766667</v>
+      </c>
+      <c r="F18" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="4">
+        <f>E18*0.3999999518</f>
+        <v>1.106667</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" s="9">
+        <v>0.533333</v>
+      </c>
+      <c r="E19" s="11">
+        <f>D19*$B$2</f>
+        <v>0.533333</v>
+      </c>
+      <c r="F19" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="4">
+        <f>E19*0.9000005625</f>
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" s="9">
+        <v>10</v>
+      </c>
+      <c r="E20" s="11">
+        <f>D20*$B$2</f>
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*2.2</f>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="E21" s="11">
+        <f>D21*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F21" t="s">
+        <v>39</v>
+      </c>
+      <c r="G21" s="4">
+        <f>E21*0.42</f>
+        <v>0.084</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22" s="9">
+        <v>0.002667</v>
+      </c>
+      <c r="E22" s="11">
+        <f>D22*$B$2</f>
+        <v>0.002667</v>
+      </c>
+      <c r="F22" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="4">
+        <f>E22*0.3499562555</f>
+        <v>0.000933</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="E23" s="11">
+        <f>D23*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F23" t="s">
+        <v>39</v>
+      </c>
+      <c r="G23" s="4">
+        <f>E23*9.26</f>
+        <v>0.926</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="E24" s="11">
+        <f>D24*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F24" t="s">
+        <v>39</v>
+      </c>
+      <c r="G24" s="4">
+        <f>E24*7.07</f>
+        <v>1.414</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="12">
+        <v>84</v>
+      </c>
+      <c r="B25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="9">
+        <v>2.666667</v>
+      </c>
+      <c r="E25" s="11">
+        <f>D25*$B$2</f>
+        <v>2.666667</v>
+      </c>
+      <c r="F25" t="s">
+        <v>39</v>
+      </c>
+      <c r="G25" s="4">
+        <f>E25*4.999999375</f>
+        <v>13.333333</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="12">
+        <v>87</v>
+      </c>
+      <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="9">
+        <v>2.666667</v>
+      </c>
+      <c r="E26" s="11">
+        <f>D26*$B$2</f>
+        <v>2.666667</v>
+      </c>
+      <c r="F26" t="s">
+        <v>39</v>
+      </c>
+      <c r="G26" s="4">
+        <f>E26*2.4999996875</f>
+        <v>6.666667</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="12">
+        <v>89</v>
+      </c>
+      <c r="B27" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27" s="9">
+        <v>2.666667</v>
+      </c>
+      <c r="E27" s="11">
+        <f>D27*$B$2</f>
+        <v>2.666667</v>
+      </c>
+      <c r="F27" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="4">
+        <f>E27*1.99999975</f>
+        <v>5.333333</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28" t="s" s="3">
+        <v>91</v>
+      </c>
+      <c r="G28" s="13">
+        <f>SUM(G7:G27)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="C3" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D3" s="11">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="C4" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D4" s="11">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="E4" t="s">
         <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="C5" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D5" s="11">
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D6" s="11">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C7" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D7" s="11">
         <v>2.5</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D8" s="11">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D9" s="11">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="C10" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D10" s="11">
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="C11" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="C12" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D12" s="11">
         <v>0.02</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="C13" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D13" s="11">
         <v>0.2</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C14" t="s">
+        <v>96</v>
+      </c>
+      <c r="D14" s="11">
+        <v>20</v>
+      </c>
+      <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D15" s="11">
+        <v>20</v>
+      </c>
+      <c r="E15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>113</v>
+      </c>
+      <c r="C16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16" s="11">
+        <v>2.667</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>114</v>
+      </c>
+      <c r="C17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D17" s="11">
+        <v>2.667</v>
+      </c>
+      <c r="E17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>115</v>
+      </c>
+      <c r="C18" t="s">
+        <v>99</v>
+      </c>
+      <c r="D18" s="11">
+        <v>2.667</v>
+      </c>
+      <c r="E18" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>116</v>
+      </c>
+      <c r="C19" t="s">
+        <v>99</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.267</v>
+      </c>
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>117</v>
+      </c>
+      <c r="C20" t="s">
+        <v>99</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0.267</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>118</v>
+      </c>
+      <c r="C21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D21" s="11">
+        <v>0.533</v>
+      </c>
+      <c r="E21" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>2</v>
+      </c>
+      <c r="B22" t="s">
+        <v>119</v>
+      </c>
+      <c r="C22" t="s">
+        <v>99</v>
+      </c>
+      <c r="D22" s="11">
+        <v>0.213</v>
+      </c>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>120</v>
+      </c>
+      <c r="C23" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E23" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" t="s">
         <v>51</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>2</v>
+      </c>
+      <c r="B24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E24" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C25" t="s">
+        <v>99</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E25" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>90</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="13">
+        <v>129</v>
+      </c>
+      <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail,suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="13"/>
+      <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="13">
+        <v>130</v>
+      </c>
+      <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - La veille : faire tremper les haricots dans la marmite de cuisson le temps nécessaire. - Éplucher,laver et désinfecter les végétaux. - Hacher séparément,l’ail,l’oignon et le persil.Laver,égoutter et réserver au froid. - Déboîter,suivant la procédure,la tomate concentrée et la tomate concassée. Réserver séparément dans des calottes filmées. - Dans une calotte,faire fondre les 500 g de beurre.Réserver.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="13"/>
+      <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="13">
+        <v>131</v>
+      </c>
+      <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson des haricots - Égoutter,par la bonde robinet de la marmite,les haricots de leur eau de trempage. - Rincer plusieurs fois. - Couvrir largement d’eau froide les haricots (sans adjoindre le sel).</t>
         </is>
       </c>
-      <c r="E4" t="s" s="13"/>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="13">
+        <v>132</v>
+      </c>
+      <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Cuire les haricots - Amener très lentement à ébullition.Écumer la cuisson à l’aide d’une écumoire. - Ajouter le fond de veau blanc déshydraté (on peut éventuellement corser le fond de cuisson avec un bouquet d’aromates composé de queues de persil,de thym et d’une feuille de laurier). - Cuire doucement à couvert. - Saler aux 3/4 de la cuisson à raison de 10 grammes de gros sel par litre d’eau de cuisson. - Vérifier la cuisson.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="13"/>
+      <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="D6" t="inlineStr" s="13">
+        <v>133</v>
+      </c>
+      <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Confectionner la sauce bretonne - Pendant la cuisson des haricots en sauteuse,faire blondir au beurre et à l’huile l’oignon haché. - Déglacer au vin blanc.Réduire légèrement. - Ajouter les tomates concassées et la tomate concentrée préalablement délayées dans une calotte avec un peu de fond de cuisson,l’ail haché,un peu d’herbes de Provence.Saler et poivrer. - Laisser mijoter doucement.En fin de mijotage,ajouter le beurre.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="13"/>
+      <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D7" t="inlineStr" s="13">
+        <v>134</v>
+      </c>
+      <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Lier les haricots - Égoutter les haricots de leur fond de cuisson.Garder un peu de fond de cuisson au besoin pour la liaison terminale. - Verser les haricots dans la sauteuse et lier avec la sauce,rectifier l’assaisonnement S et la consistance de la préparation.Mijoter les haricots dans la sauce pendant 5minutes. - Contrôler la température suivant la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="13"/>
+      <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="E8" t="s" s="13"/>
+        <v>136</v>
+      </c>
+      <c r="D8" t="s" s="14">
+        <v>137</v>
+      </c>
+      <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="s" s="13">
-[...2 lines deleted...]
-      <c r="E9" t="s" s="13"/>
+      <c r="D9" t="s" s="14">
+        <v>138</v>
+      </c>
+      <c r="E9" t="s" s="14"/>
       <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>139</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
+      </c>
+      <c r="C10" t="s">
+        <v>140</v>
+      </c>
+      <c r="D10" t="s" s="14">
+        <v>141</v>
+      </c>
+      <c r="E10" t="s" s="14">
+        <v>142</v>
+      </c>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11">
+        <v>2</v>
+      </c>
+      <c r="C11" t="s">
+        <v>143</v>
+      </c>
+      <c r="D11" t="s" s="14">
+        <v>144</v>
+      </c>
+      <c r="E11" t="s" s="14">
+        <v>145</v>
+      </c>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>139</v>
+      </c>
+      <c r="B12">
+        <v>3</v>
+      </c>
+      <c r="C12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D12" t="s" s="14">
+        <v>147</v>
+      </c>
+      <c r="E12" t="s" s="14">
+        <v>148</v>
+      </c>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>4</v>
+      </c>
+      <c r="C13" t="s">
+        <v>132</v>
+      </c>
+      <c r="D13" t="s" s="14">
+        <v>149</v>
+      </c>
+      <c r="E13" t="s" s="14">
+        <v>150</v>
+      </c>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>139</v>
+      </c>
+      <c r="B14">
+        <v>5</v>
+      </c>
+      <c r="C14" t="s">
+        <v>143</v>
+      </c>
+      <c r="D14" t="s" s="14">
+        <v>151</v>
+      </c>
+      <c r="E14" t="s" s="14">
+        <v>152</v>
+      </c>
+      <c r="F14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>139</v>
+      </c>
+      <c r="B15">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>153</v>
+      </c>
+      <c r="D15" t="s" s="14">
+        <v>154</v>
+      </c>
+      <c r="E15" t="s" s="14"/>
+      <c r="F15"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>101</v>
+        <v>155</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="14">
+      <c r="A2" t="str" s="15">
         <f>"GRO_CDC_163 · GRO.GARNITUR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_163 · GRO.GARNITUR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="15">
-        <v>102</v>
+      <c r="A4" t="s" s="16">
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="13">
+      <c r="A5" t="s" s="17">
+        <v>157</v>
+      </c>
+      <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail,suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="13">
+      <c r="A6" t="s" s="17">
+        <v>158</v>
+      </c>
+      <c r="B6" t="str" s="14">
         <f>"[TREMPER] "&amp;Procedure!D3</f>
         <v>[TREMPER] Préparations préliminaires - La veille : faire tremper les haricots dans la marmite de cuisson le temps nécessaire. - Éplucher,laver et désinfecter les végétaux. - Hacher séparément,l’ail,l’oignon et le persil.Laver,égoutter et réserver au froid. - Déboîter,suivant la procédure,la tomate concentrée et la tomate concassée. Réserver séparément dans des calottes filmées. - Dans une calotte,faire fondre les 500 g de beurre.Réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="13">
+      <c r="A7" t="s" s="17">
+        <v>159</v>
+      </c>
+      <c r="B7" t="str" s="14">
         <f>"[ÉGOUTTER] "&amp;Procedure!D4</f>
         <v>[ÉGOUTTER] Marquer la cuisson des haricots - Égoutter,par la bonde robinet de la marmite,les haricots de leur eau de trempage. - Rincer plusieurs fois. - Couvrir largement d’eau froide les haricots (sans adjoindre le sel).</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="13">
+      <c r="A8" t="s" s="17">
+        <v>160</v>
+      </c>
+      <c r="B8" t="str" s="14">
         <f>"[ÉCUMER] "&amp;Procedure!D5</f>
         <v>[ÉCUMER] Cuire les haricots - Amener très lentement à ébullition.Écumer la cuisson à l’aide d’une écumoire. - Ajouter le fond de veau blanc déshydraté (on peut éventuellement corser le fond de cuisson avec un bouquet d’aromates composé de queues de persil,de thym et d’une feuille de laurier). - Cuire doucement à couvert. - Saler aux 3/4 de la cuisson à raison de 10 grammes de gros sel par litre d’eau de cuisson. - Vérifier la cuisson.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="13">
+      <c r="A9" t="s" s="17">
+        <v>161</v>
+      </c>
+      <c r="B9" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D6</f>
         <v>[CONFECTIONNER] Confectionner la sauce bretonne - Pendant la cuisson des haricots en sauteuse,faire blondir au beurre et à l’huile l’oignon haché. - Déglacer au vin blanc.Réduire légèrement. - Ajouter les tomates concassées et la tomate concentrée préalablement délayées dans une calotte avec un peu de fond de cuisson,l’ail haché,un peu d’herbes de Provence.Saler et poivrer. - Laisser mijoter doucement.En fin de mijotage,ajouter le beurre.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="13">
+      <c r="A10" t="s" s="17">
+        <v>162</v>
+      </c>
+      <c r="B10" t="str" s="14">
         <f>"[LIER] "&amp;Procedure!D7</f>
         <v>[LIER] Lier les haricots - Égoutter les haricots de leur fond de cuisson.Garder un peu de fond de cuisson au besoin pour la liaison terminale. - Verser les haricots dans la sauteuse et lier avec la sauce,rectifier l’assaisonnement S et la consistance de la préparation.Mijoter les haricots dans la sauce pendant 5minutes. - Contrôler la température suivant la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="13">
+      <c r="A11" t="s" s="17">
+        <v>163</v>
+      </c>
+      <c r="B11" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D8</f>
         <v>[DRESSER] Dresser - Réserver au chaud en bacs GN de service. - Servir avec du persil haché au départ.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="13">
+      <c r="A12" t="s" s="17">
+        <v>164</v>
+      </c>
+      <c r="B12" t="str" s="14">
         <f>Procedure!D9</f>
         <v>Conseil - Pour les haricots ou flageolets surgelés,faire décongeler directement dans la sauce en laissant mijoter le temps nécessaire.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="17">
-        <v>22</v>
+      <c r="A14" t="s" s="16">
+        <v>165</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>157</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>"[CONCASSER] "&amp;Procedure!D10</f>
+        <v>[CONCASSER] Concasser les os et parures de veau — blanchir à l'eau froide</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E10</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="17">
+        <v>158</v>
+      </c>
+      <c r="B17" t="str" s="14">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D11</f>
+        <v>[ÉPLUCHER] Rafraîchir les ingrédients de base à l'eau courante</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E11</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="17">
+        <v>159</v>
+      </c>
+      <c r="B19" t="str" s="14">
+        <f>"[MARQUER] "&amp;Procedure!D12</f>
+        <v>[MARQUER] Marquer le fond blanc en cuisson</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E12</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="17">
+        <v>160</v>
+      </c>
+      <c r="B21" t="str" s="14">
+        <f>"[ÉCUMER] "&amp;Procedure!D13</f>
+        <v>[ÉCUMER] Écumer soigneusement</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="17">
+        <v>161</v>
+      </c>
+      <c r="B23" t="str" s="14">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D14</f>
+        <v>[ÉPLUCHER] Préparer les éléments de la garniture aromatique</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E14</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="17">
+        <v>162</v>
+      </c>
+      <c r="B25" t="str" s="14">
+        <f>"[MOUILLER] "&amp;Procedure!D15</f>
+        <v>[MOUILLER] Ajouter la garniture aromatique dans le fond blanc</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="12">
+  <mergeCells count="24">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>HARICOTS BLANCS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>